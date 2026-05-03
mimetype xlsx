--- v1 (2026-02-12)
+++ v2 (2026-05-03)
@@ -15,53 +15,53 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29721"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30006"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5BF5DF83-7F01-4452-B5DD-3071D443A100}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C5B2FB1-68F3-4E41-9152-776C1C168FC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" firstSheet="4" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="4" r:id="rId1"/>
     <sheet name="#1 Head of Household Income" sheetId="1" r:id="rId2"/>
     <sheet name="#2 Additional Household Income" sheetId="6" r:id="rId3"/>
     <sheet name="#3 Additional Household Income" sheetId="2" r:id="rId4"/>
     <sheet name="2026 Federal Poverty Guidelines" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'#1 Head of Household Income'!$A$1:$F$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'#2 Additional Household Income'!$A$1:$F$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'#3 Additional Household Income'!$A$1:$F$28</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -5931,59 +5931,59 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BBE279C-74EA-41A1-8706-7D267D153F3E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71102C15-BF0F-4B36-8038-1FC737F8C393}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFC50D7-49E5-4B32-A87E-4E43F55460D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F5E7803-F180-4C58-94E3-764E247DE2F6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98890C87-618F-4FBC-811F-1844EEA4A548}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39A81D65-6241-4931-A138-C656F2B5036C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>