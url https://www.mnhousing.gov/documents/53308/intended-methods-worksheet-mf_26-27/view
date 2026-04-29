--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -357,56 +357,56 @@
   <Override PartName="/xl/ctrlProps/ctrlProp342.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp343.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp344.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink5.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\_RFP_Patty\2026RFP_2027HTC\2. Redlines\10 Doc Ready For Website_MoveONEarlyRelease\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\_RFP_Patty\2026RFP_2027HTC\2. Redlines\10 Doc Ready For Website\_MOVED\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BCB2222-0448-405F-8771-48044A821DE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC771524-40BC-4F5F-8ED1-D1F19D3A542B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="25155" windowHeight="12375" tabRatio="814" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1785" yWindow="2190" windowWidth="24015" windowHeight="12630" tabRatio="814" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2020 EGCC Criteria" sheetId="14" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2020 EGCC Criteria'!$A$32:$D$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2020 EGCC Criteria'!$A:$J</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2020 EGCC Criteria'!$30:$33</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -5540,281 +5540,92 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...159 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
@@ -5893,50 +5704,239 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF174554"/>
       <color rgb="FF778811"/>
       <color rgb="FF648B8A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -31485,3489 +31485,3489 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp112.xml"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp294.xml"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp298.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp58.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp79.xml"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp133.xml"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp154.xml"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp319.xml"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp340.xml"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp165.xml"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp186.xml"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp200.xml"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp221.xml"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp242.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp102.xml"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp263.xml"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp284.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp69.xml"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp123.xml"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp144.xml"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp309.xml"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp330.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp90.xml"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp155.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp176.xml"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp211.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp232.xml"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp253.xml"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp274.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp59.xml"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp113.xml"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp134.xml"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp285.xml"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp299.xml"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp320.xml"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp341.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp80.xml"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp145.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp166.xml"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp187.xml"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp201.xml"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp222.xml"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp243.xml"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp264.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp103.xml"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp124.xml"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp275.xml"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp310.xml"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp331.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp70.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp91.xml"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp135.xml"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp156.xml"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp177.xml"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp212.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp233.xml"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp254.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp114.xml"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp265.xml"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp286.xml"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp300.xml"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp321.xml"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp342.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp60.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp81.xml"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp125.xml"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp146.xml"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp167.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp188.xml"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp202.xml"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp223.xml"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp244.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp104.xml"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp255.xml"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp276.xml"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp311.xml"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp332.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp71.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp92.xml"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp115.xml"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp136.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp157.xml"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp178.xml"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp213.xml"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp234.xml"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp245.xml"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp266.xml"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp287.xml"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp301.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp61.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp82.xml"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp105.xml"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp126.xml"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp322.xml"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp343.xml"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp147.xml"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp168.xml"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp189.xml"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp203.xml"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp224.xml"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp235.xml"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp256.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp72.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp95.xml"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp277.xml"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp312.xml"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp333.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp93.xml"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp116.xml"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp137.xml"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp158.xml"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp179.xml"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp214.xml"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp225.xml"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp246.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp62.xml"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp267.xml"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp288.xml"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp302.xml"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp323.xml"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp344.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp57.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp78.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp83.xml"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp106.xml"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp127.xml"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp148.xml"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp169.xml"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp174.xml"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp190.xml"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp204.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp185.xml"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp199.xml"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp215.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp220.xml"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp236.xml"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp241.xml"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp262.xml"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp283.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp52.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp101.xml"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp122.xml"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp257.xml"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp278.xml"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp308.xml"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp313.xml"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp334.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp68.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp73.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp89.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp94.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp96.xml"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp117.xml"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp138.xml"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp143.xml"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp159.xml"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp164.xml"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp180.xml"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp329.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp175.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp205.xml"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp210.xml"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp231.xml"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp252.xml"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp273.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp226.xml"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp247.xml"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp268.xml"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp289.xml"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp303.xml"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp324.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp63.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp84.xml"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp107.xml"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp128.xml"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp149.xml"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp170.xml"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp335.xml"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp191.xml"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp195.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp216.xml"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp237.xml"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp258.xml"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp279.xml"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp314.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp53.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp74.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp97.xml"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp118.xml"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp139.xml"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp325.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp85.xml"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp160.xml"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp181.xml"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp206.xml"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp227.xml"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp248.xml"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp269.xml"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp290.xml"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp304.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp64.xml"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp108.xml"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp129.xml"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp315.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp75.xml"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp150.xml"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp171.xml"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp192.xml"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp336.xml"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp196.xml"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp217.xml"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp238.xml"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp259.xml"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp280.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp54.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp98.xml"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp119.xml"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp305.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp65.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp86.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp140.xml"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp161.xml"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp182.xml"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp326.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mnhousing.gov/wcs/Satellite?c=Page&amp;cid=1358905261142&amp;pagename=External%2FPage%2FEXTStandardLayout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp207.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp228.xml"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp249.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp109.xml"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp270.xml"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp291.xml"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp295.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp55.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp76.xml"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp130.xml"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp151.xml"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp172.xml"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp193.xml"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp316.xml"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp337.xml"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp197.xml"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp218.xml"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp239.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp260.xml"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp281.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp99.xml"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp120.xml"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp141.xml"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp162.xml"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp183.xml"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp306.xml"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp327.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp66.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp87.xml"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp208.xml"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp229.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhousing.gov/home/rental-housing/building-standards" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp250.xml"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp271.xml"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp292.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp110.xml"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp131.xml"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp152.xml"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp173.xml"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp296.xml"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp317.xml"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp338.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp56.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp77.xml"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp194.xml"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp198.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp219.xml"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp240.xml"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp261.xml"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp282.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp100.xml"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp121.xml"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp142.xml"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp163.xml"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp307.xml"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp328.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp67.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp88.xml"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp184.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp209.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp230.xml"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp251.xml"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp272.xml"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp293.xml"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp111.xml"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp132.xml"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp153.xml"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp297.xml"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp318.xml"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp339.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K200"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0">
-      <selection activeCell="D127" sqref="D127"/>
+      <selection activeCell="B15" sqref="B15:J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="120" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="47" customWidth="1"/>
     <col min="3" max="3" width="29.28515625" style="48" customWidth="1"/>
     <col min="4" max="4" width="44.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="47.85546875" style="15" customWidth="1"/>
     <col min="6" max="9" width="4.140625" style="121" customWidth="1"/>
     <col min="10" max="10" width="4.5703125" style="37" customWidth="1"/>
     <col min="11" max="11" width="5.85546875" style="19" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="152"/>
-[...2 lines deleted...]
-      <c r="D1" s="153" t="s">
+      <c r="A1" s="210"/>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="211" t="s">
         <v>352</v>
       </c>
-      <c r="E1" s="154"/>
-[...4 lines deleted...]
-      <c r="J1" s="154"/>
+      <c r="E1" s="212"/>
+      <c r="F1" s="212"/>
+      <c r="G1" s="212"/>
+      <c r="H1" s="212"/>
+      <c r="I1" s="212"/>
+      <c r="J1" s="212"/>
     </row>
     <row r="2" spans="1:11" s="120" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="159" t="s">
+      <c r="A2" s="222" t="s">
         <v>353</v>
       </c>
-      <c r="B2" s="160"/>
-[...7 lines deleted...]
-      <c r="J2" s="160"/>
+      <c r="B2" s="223"/>
+      <c r="C2" s="223"/>
+      <c r="D2" s="223"/>
+      <c r="E2" s="223"/>
+      <c r="F2" s="223"/>
+      <c r="G2" s="223"/>
+      <c r="H2" s="223"/>
+      <c r="I2" s="223"/>
+      <c r="J2" s="223"/>
     </row>
     <row r="3" spans="1:11" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="158" t="s">
+      <c r="A3" s="221" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="158"/>
-      <c r="C3" s="158"/>
+      <c r="B3" s="221"/>
+      <c r="C3" s="221"/>
       <c r="D3" s="1"/>
       <c r="E3" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="F3" s="155" t="s">
+      <c r="F3" s="218" t="s">
         <v>34</v>
       </c>
-      <c r="G3" s="156"/>
-[...2 lines deleted...]
-      <c r="J3" s="157"/>
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="220"/>
     </row>
     <row r="4" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="158" t="s">
+      <c r="A4" s="221" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="158"/>
-      <c r="C4" s="158"/>
+      <c r="B4" s="221"/>
+      <c r="C4" s="221"/>
       <c r="D4" s="2"/>
-      <c r="E4" s="189"/>
-[...4 lines deleted...]
-      <c r="J4" s="193"/>
+      <c r="E4" s="213"/>
+      <c r="F4" s="215"/>
+      <c r="G4" s="216"/>
+      <c r="H4" s="216"/>
+      <c r="I4" s="216"/>
+      <c r="J4" s="217"/>
     </row>
     <row r="5" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="158" t="s">
+      <c r="A5" s="221" t="s">
         <v>51</v>
       </c>
-      <c r="B5" s="158"/>
-      <c r="C5" s="158"/>
+      <c r="B5" s="221"/>
+      <c r="C5" s="221"/>
       <c r="D5" s="2"/>
-      <c r="E5" s="189"/>
-[...4 lines deleted...]
-      <c r="J5" s="193"/>
+      <c r="E5" s="213"/>
+      <c r="F5" s="215"/>
+      <c r="G5" s="216"/>
+      <c r="H5" s="216"/>
+      <c r="I5" s="216"/>
+      <c r="J5" s="217"/>
     </row>
     <row r="6" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="158" t="s">
+      <c r="A6" s="221" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="158"/>
-      <c r="C6" s="158"/>
+      <c r="B6" s="221"/>
+      <c r="C6" s="221"/>
       <c r="D6" s="2"/>
-      <c r="E6" s="189"/>
-[...4 lines deleted...]
-      <c r="J6" s="193"/>
+      <c r="E6" s="213"/>
+      <c r="F6" s="215"/>
+      <c r="G6" s="216"/>
+      <c r="H6" s="216"/>
+      <c r="I6" s="216"/>
+      <c r="J6" s="217"/>
     </row>
     <row r="7" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="158" t="s">
+      <c r="A7" s="221" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="158"/>
-      <c r="C7" s="158"/>
+      <c r="B7" s="221"/>
+      <c r="C7" s="221"/>
       <c r="D7" s="2"/>
-      <c r="E7" s="189"/>
-[...4 lines deleted...]
-      <c r="J7" s="193"/>
+      <c r="E7" s="213"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="216"/>
+      <c r="H7" s="216"/>
+      <c r="I7" s="216"/>
+      <c r="J7" s="217"/>
     </row>
     <row r="8" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="158" t="s">
+      <c r="A8" s="221" t="s">
         <v>170</v>
       </c>
-      <c r="B8" s="158"/>
-      <c r="C8" s="158"/>
+      <c r="B8" s="221"/>
+      <c r="C8" s="221"/>
       <c r="D8" s="2"/>
-      <c r="E8" s="189"/>
-[...4 lines deleted...]
-      <c r="J8" s="193"/>
+      <c r="E8" s="213"/>
+      <c r="F8" s="215"/>
+      <c r="G8" s="216"/>
+      <c r="H8" s="216"/>
+      <c r="I8" s="216"/>
+      <c r="J8" s="217"/>
     </row>
     <row r="9" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="158" t="s">
+      <c r="A9" s="221" t="s">
         <v>171</v>
       </c>
-      <c r="B9" s="158"/>
-      <c r="C9" s="158"/>
+      <c r="B9" s="221"/>
+      <c r="C9" s="221"/>
       <c r="D9" s="2"/>
-      <c r="E9" s="189"/>
-[...4 lines deleted...]
-      <c r="J9" s="193"/>
+      <c r="E9" s="213"/>
+      <c r="F9" s="215"/>
+      <c r="G9" s="216"/>
+      <c r="H9" s="216"/>
+      <c r="I9" s="216"/>
+      <c r="J9" s="217"/>
     </row>
     <row r="10" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="158" t="s">
+      <c r="A10" s="221" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="158"/>
-      <c r="C10" s="158"/>
+      <c r="B10" s="221"/>
+      <c r="C10" s="221"/>
       <c r="D10" s="104" t="s">
         <v>114</v>
       </c>
-      <c r="E10" s="190"/>
-[...4 lines deleted...]
-      <c r="J10" s="193"/>
+      <c r="E10" s="214"/>
+      <c r="F10" s="215"/>
+      <c r="G10" s="216"/>
+      <c r="H10" s="216"/>
+      <c r="I10" s="216"/>
+      <c r="J10" s="217"/>
     </row>
     <row r="11" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="122"/>
       <c r="B11" s="122"/>
       <c r="C11" s="122" t="s">
         <v>174</v>
       </c>
       <c r="D11" s="108">
         <f>J142</f>
         <v>0</v>
       </c>
       <c r="E11" s="115" t="s">
         <v>350</v>
       </c>
-      <c r="F11" s="162" t="s">
+      <c r="F11" s="204" t="s">
         <v>166</v>
       </c>
-      <c r="G11" s="163"/>
-[...2 lines deleted...]
-      <c r="J11" s="164"/>
+      <c r="G11" s="205"/>
+      <c r="H11" s="205"/>
+      <c r="I11" s="205"/>
+      <c r="J11" s="206"/>
     </row>
     <row r="12" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="122"/>
       <c r="B12" s="122"/>
       <c r="C12" s="122"/>
       <c r="D12" s="108"/>
       <c r="E12" s="107"/>
-      <c r="F12" s="194"/>
-[...3 lines deleted...]
-      <c r="J12" s="196"/>
+      <c r="F12" s="134"/>
+      <c r="G12" s="135"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="135"/>
+      <c r="J12" s="136"/>
     </row>
     <row r="13" spans="1:11" s="6" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="122"/>
-      <c r="B13" s="165" t="s">
+      <c r="B13" s="209" t="s">
         <v>332</v>
       </c>
-      <c r="C13" s="165"/>
-      <c r="D13" s="165"/>
+      <c r="C13" s="209"/>
+      <c r="D13" s="209"/>
       <c r="E13" s="118"/>
-      <c r="F13" s="197"/>
-[...3 lines deleted...]
-      <c r="J13" s="198"/>
+      <c r="F13" s="207"/>
+      <c r="G13" s="181"/>
+      <c r="H13" s="181"/>
+      <c r="I13" s="181"/>
+      <c r="J13" s="208"/>
       <c r="K13" s="112"/>
     </row>
     <row r="14" spans="1:11" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="129" t="s">
+      <c r="B14" s="196" t="s">
         <v>333</v>
       </c>
-      <c r="C14" s="129"/>
-[...6 lines deleted...]
-      <c r="J14" s="129"/>
+      <c r="C14" s="196"/>
+      <c r="D14" s="196"/>
+      <c r="E14" s="196"/>
+      <c r="F14" s="196"/>
+      <c r="G14" s="196"/>
+      <c r="H14" s="196"/>
+      <c r="I14" s="196"/>
+      <c r="J14" s="196"/>
     </row>
     <row r="15" spans="1:11" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="129" t="s">
+      <c r="B15" s="196" t="s">
         <v>334</v>
       </c>
-      <c r="C15" s="129"/>
-[...6 lines deleted...]
-      <c r="J15" s="129"/>
+      <c r="C15" s="196"/>
+      <c r="D15" s="196"/>
+      <c r="E15" s="196"/>
+      <c r="F15" s="196"/>
+      <c r="G15" s="196"/>
+      <c r="H15" s="196"/>
+      <c r="I15" s="196"/>
+      <c r="J15" s="196"/>
     </row>
     <row r="16" spans="1:11" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="129" t="s">
+      <c r="B16" s="196" t="s">
         <v>335</v>
       </c>
-      <c r="C16" s="129"/>
-[...6 lines deleted...]
-      <c r="J16" s="129"/>
+      <c r="C16" s="196"/>
+      <c r="D16" s="196"/>
+      <c r="E16" s="196"/>
+      <c r="F16" s="196"/>
+      <c r="G16" s="196"/>
+      <c r="H16" s="196"/>
+      <c r="I16" s="196"/>
+      <c r="J16" s="196"/>
     </row>
     <row r="17" spans="1:10" s="118" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="129" t="s">
+      <c r="B17" s="196" t="s">
         <v>204</v>
       </c>
-      <c r="C17" s="129"/>
-[...6 lines deleted...]
-      <c r="J17" s="129"/>
+      <c r="C17" s="196"/>
+      <c r="D17" s="196"/>
+      <c r="E17" s="196"/>
+      <c r="F17" s="196"/>
+      <c r="G17" s="196"/>
+      <c r="H17" s="196"/>
+      <c r="I17" s="196"/>
+      <c r="J17" s="196"/>
     </row>
     <row r="18" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="129" t="s">
+      <c r="B18" s="196" t="s">
         <v>205</v>
       </c>
-      <c r="C18" s="129"/>
-[...6 lines deleted...]
-      <c r="J18" s="129"/>
+      <c r="C18" s="196"/>
+      <c r="D18" s="196"/>
+      <c r="E18" s="196"/>
+      <c r="F18" s="196"/>
+      <c r="G18" s="196"/>
+      <c r="H18" s="196"/>
+      <c r="I18" s="196"/>
+      <c r="J18" s="196"/>
     </row>
     <row r="19" spans="1:10" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="161" t="s">
+      <c r="B19" s="203" t="s">
         <v>167</v>
       </c>
-      <c r="C19" s="161"/>
-[...6 lines deleted...]
-      <c r="J19" s="161"/>
+      <c r="C19" s="203"/>
+      <c r="D19" s="203"/>
+      <c r="E19" s="203"/>
+      <c r="F19" s="203"/>
+      <c r="G19" s="203"/>
+      <c r="H19" s="203"/>
+      <c r="I19" s="203"/>
+      <c r="J19" s="203"/>
     </row>
     <row r="20" spans="1:10" s="6" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="129" t="s">
+      <c r="B20" s="196" t="s">
         <v>336</v>
       </c>
-      <c r="C20" s="129"/>
-[...6 lines deleted...]
-      <c r="J20" s="129"/>
+      <c r="C20" s="196"/>
+      <c r="D20" s="196"/>
+      <c r="E20" s="196"/>
+      <c r="F20" s="196"/>
+      <c r="G20" s="196"/>
+      <c r="H20" s="196"/>
+      <c r="I20" s="196"/>
+      <c r="J20" s="196"/>
     </row>
     <row r="21" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="129" t="s">
+      <c r="B21" s="196" t="s">
         <v>168</v>
       </c>
-      <c r="C21" s="129"/>
-[...6 lines deleted...]
-      <c r="J21" s="129"/>
+      <c r="C21" s="196"/>
+      <c r="D21" s="196"/>
+      <c r="E21" s="196"/>
+      <c r="F21" s="196"/>
+      <c r="G21" s="196"/>
+      <c r="H21" s="196"/>
+      <c r="I21" s="196"/>
+      <c r="J21" s="196"/>
     </row>
     <row r="22" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="129" t="s">
+      <c r="B22" s="196" t="s">
         <v>63</v>
       </c>
-      <c r="C22" s="129"/>
-[...6 lines deleted...]
-      <c r="J22" s="129"/>
+      <c r="C22" s="196"/>
+      <c r="D22" s="196"/>
+      <c r="E22" s="196"/>
+      <c r="F22" s="196"/>
+      <c r="G22" s="196"/>
+      <c r="H22" s="196"/>
+      <c r="I22" s="196"/>
+      <c r="J22" s="196"/>
     </row>
     <row r="23" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="B23" s="129" t="s">
+      <c r="B23" s="196" t="s">
         <v>212</v>
       </c>
-      <c r="C23" s="129"/>
-[...6 lines deleted...]
-      <c r="J23" s="129"/>
+      <c r="C23" s="196"/>
+      <c r="D23" s="196"/>
+      <c r="E23" s="196"/>
+      <c r="F23" s="196"/>
+      <c r="G23" s="196"/>
+      <c r="H23" s="196"/>
+      <c r="I23" s="196"/>
+      <c r="J23" s="196"/>
     </row>
     <row r="24" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="B24" s="129" t="s">
+      <c r="B24" s="196" t="s">
         <v>211</v>
       </c>
-      <c r="C24" s="129"/>
-[...6 lines deleted...]
-      <c r="J24" s="129"/>
+      <c r="C24" s="196"/>
+      <c r="D24" s="196"/>
+      <c r="E24" s="196"/>
+      <c r="F24" s="196"/>
+      <c r="G24" s="196"/>
+      <c r="H24" s="196"/>
+      <c r="I24" s="196"/>
+      <c r="J24" s="196"/>
     </row>
     <row r="25" spans="1:10" s="6" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="B25" s="129" t="s">
+      <c r="B25" s="196" t="s">
         <v>113</v>
       </c>
-      <c r="C25" s="129"/>
-[...6 lines deleted...]
-      <c r="J25" s="129"/>
+      <c r="C25" s="196"/>
+      <c r="D25" s="196"/>
+      <c r="E25" s="196"/>
+      <c r="F25" s="196"/>
+      <c r="G25" s="196"/>
+      <c r="H25" s="196"/>
+      <c r="I25" s="196"/>
+      <c r="J25" s="196"/>
     </row>
     <row r="26" spans="1:10" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>207</v>
       </c>
-      <c r="B26" s="129" t="s">
+      <c r="B26" s="196" t="s">
         <v>351</v>
       </c>
-      <c r="C26" s="129"/>
-[...6 lines deleted...]
-      <c r="J26" s="129"/>
+      <c r="C26" s="196"/>
+      <c r="D26" s="196"/>
+      <c r="E26" s="196"/>
+      <c r="F26" s="196"/>
+      <c r="G26" s="196"/>
+      <c r="H26" s="196"/>
+      <c r="I26" s="196"/>
+      <c r="J26" s="196"/>
     </row>
     <row r="27" spans="1:10" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>209</v>
       </c>
       <c r="B27" s="229" t="s">
         <v>183</v>
       </c>
       <c r="C27" s="229"/>
       <c r="D27" s="229"/>
       <c r="E27" s="229"/>
       <c r="F27" s="229"/>
       <c r="G27" s="229"/>
       <c r="H27" s="229"/>
       <c r="I27" s="229"/>
       <c r="J27" s="229"/>
     </row>
     <row r="28" spans="1:10" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="7" t="s">
         <v>213</v>
       </c>
-      <c r="B28" s="123" t="s">
+      <c r="B28" s="224" t="s">
         <v>218</v>
       </c>
-      <c r="C28" s="124"/>
-[...6 lines deleted...]
-      <c r="J28" s="124"/>
+      <c r="C28" s="225"/>
+      <c r="D28" s="225"/>
+      <c r="E28" s="225"/>
+      <c r="F28" s="225"/>
+      <c r="G28" s="225"/>
+      <c r="H28" s="225"/>
+      <c r="I28" s="225"/>
+      <c r="J28" s="225"/>
     </row>
     <row r="29" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="8"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="102"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="102"/>
     </row>
     <row r="30" spans="1:10" s="64" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="65" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="119" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="119" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="119" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="119" t="s">
         <v>73</v>
       </c>
-      <c r="F30" s="171" t="s">
+      <c r="F30" s="202" t="s">
         <v>72</v>
       </c>
-      <c r="G30" s="171"/>
-[...2 lines deleted...]
-      <c r="J30" s="171"/>
+      <c r="G30" s="202"/>
+      <c r="H30" s="202"/>
+      <c r="I30" s="202"/>
+      <c r="J30" s="202"/>
     </row>
     <row r="31" spans="1:10" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="150" t="s">
+      <c r="A31" s="200" t="s">
         <v>40</v>
       </c>
-      <c r="B31" s="150" t="s">
+      <c r="B31" s="200" t="s">
         <v>41</v>
       </c>
-      <c r="C31" s="166" t="s">
+      <c r="C31" s="194" t="s">
         <v>10</v>
       </c>
-      <c r="D31" s="150" t="s">
+      <c r="D31" s="200" t="s">
         <v>109</v>
       </c>
-      <c r="E31" s="166" t="s">
+      <c r="E31" s="194" t="s">
         <v>76</v>
       </c>
-      <c r="F31" s="168" t="s">
+      <c r="F31" s="197" t="s">
         <v>13</v>
       </c>
-      <c r="G31" s="169"/>
-[...2 lines deleted...]
-      <c r="J31" s="170"/>
+      <c r="G31" s="198"/>
+      <c r="H31" s="198"/>
+      <c r="I31" s="198"/>
+      <c r="J31" s="199"/>
     </row>
     <row r="32" spans="1:10" s="12" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="151"/>
-[...3 lines deleted...]
-      <c r="E32" s="167"/>
+      <c r="A32" s="201"/>
+      <c r="B32" s="201"/>
+      <c r="C32" s="195"/>
+      <c r="D32" s="201"/>
+      <c r="E32" s="195"/>
       <c r="F32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>12</v>
       </c>
       <c r="H32" s="10" t="s">
         <v>42</v>
       </c>
       <c r="I32" s="10" t="s">
         <v>43</v>
       </c>
       <c r="J32" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="17" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="13"/>
       <c r="B33" s="14"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="15"/>
       <c r="F33" s="121"/>
       <c r="G33" s="121"/>
       <c r="H33" s="121"/>
       <c r="I33" s="121"/>
       <c r="J33" s="16"/>
     </row>
     <row r="34" spans="1:11" s="18" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="146" t="s">
+      <c r="A34" s="183" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="146"/>
-[...7 lines deleted...]
-      <c r="J34" s="146"/>
+      <c r="B34" s="183"/>
+      <c r="C34" s="183"/>
+      <c r="D34" s="183"/>
+      <c r="E34" s="183"/>
+      <c r="F34" s="183"/>
+      <c r="G34" s="183"/>
+      <c r="H34" s="183"/>
+      <c r="I34" s="183"/>
+      <c r="J34" s="183"/>
     </row>
     <row r="35" spans="1:11" s="90" customFormat="1" ht="132" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="96">
         <v>1.1000000000000001</v>
       </c>
       <c r="B35" s="89">
         <v>2</v>
       </c>
       <c r="C35" s="83" t="s">
         <v>224</v>
       </c>
       <c r="D35" s="83" t="s">
         <v>229</v>
       </c>
       <c r="E35" s="100" t="s">
         <v>319</v>
       </c>
-      <c r="F35" s="199"/>
-[...3 lines deleted...]
-      <c r="J35" s="178">
+      <c r="F35" s="137"/>
+      <c r="G35" s="138"/>
+      <c r="H35" s="139"/>
+      <c r="I35" s="140"/>
+      <c r="J35" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" s="120" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24">
         <v>1.2</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="26" t="s">
         <v>125</v>
       </c>
       <c r="D36" s="26" t="s">
         <v>169</v>
       </c>
       <c r="E36" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F36" s="203"/>
-[...3 lines deleted...]
-      <c r="J36" s="179"/>
+      <c r="F36" s="141"/>
+      <c r="G36" s="141"/>
+      <c r="H36" s="141"/>
+      <c r="I36" s="141"/>
+      <c r="J36" s="124"/>
     </row>
     <row r="37" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>1.3</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="28" t="s">
         <v>126</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F37" s="203"/>
-[...3 lines deleted...]
-      <c r="J37" s="179"/>
+      <c r="F37" s="141"/>
+      <c r="G37" s="141"/>
+      <c r="H37" s="141"/>
+      <c r="I37" s="141"/>
+      <c r="J37" s="124"/>
     </row>
     <row r="38" spans="1:11" s="74" customFormat="1" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="87">
         <v>1.4</v>
       </c>
       <c r="B38" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C38" s="69" t="s">
         <v>127</v>
       </c>
       <c r="D38" s="69" t="s">
         <v>182</v>
       </c>
       <c r="E38" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F38" s="204"/>
-[...3 lines deleted...]
-      <c r="J38" s="179"/>
+      <c r="F38" s="142"/>
+      <c r="G38" s="142"/>
+      <c r="H38" s="142"/>
+      <c r="I38" s="142"/>
+      <c r="J38" s="124"/>
     </row>
     <row r="39" spans="1:11" s="120" customFormat="1" ht="153.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24">
         <v>1.5</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="28" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="26" t="s">
         <v>187</v>
       </c>
       <c r="E39" s="101" t="s">
         <v>275</v>
       </c>
-      <c r="F39" s="203"/>
-[...3 lines deleted...]
-      <c r="J39" s="180">
+      <c r="F39" s="141"/>
+      <c r="G39" s="141"/>
+      <c r="H39" s="141"/>
+      <c r="I39" s="141"/>
+      <c r="J39" s="125">
         <v>0</v>
       </c>
       <c r="K39" s="74"/>
     </row>
     <row r="40" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="24">
         <v>1.6</v>
       </c>
       <c r="B40" s="66">
         <v>10</v>
       </c>
       <c r="C40" s="28" t="s">
         <v>129</v>
       </c>
       <c r="D40" s="26" t="s">
         <v>193</v>
       </c>
       <c r="E40" s="101" t="s">
         <v>320</v>
       </c>
-      <c r="F40" s="203"/>
-[...3 lines deleted...]
-      <c r="J40" s="181">
+      <c r="F40" s="141"/>
+      <c r="G40" s="141"/>
+      <c r="H40" s="141"/>
+      <c r="I40" s="141"/>
+      <c r="J40" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" s="120" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="24">
         <v>1.7</v>
       </c>
       <c r="B41" s="27">
         <v>8</v>
       </c>
       <c r="C41" s="28" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="26" t="s">
         <v>194</v>
       </c>
       <c r="E41" s="101" t="s">
         <v>283</v>
       </c>
-      <c r="F41" s="203"/>
-[...3 lines deleted...]
-      <c r="J41" s="180">
+      <c r="F41" s="141"/>
+      <c r="G41" s="141"/>
+      <c r="H41" s="141"/>
+      <c r="I41" s="141"/>
+      <c r="J41" s="125">
         <v>0</v>
       </c>
       <c r="K41" s="74"/>
     </row>
     <row r="42" spans="1:11" s="120" customFormat="1" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="87">
         <v>1.8</v>
       </c>
       <c r="B42" s="67">
         <v>4</v>
       </c>
       <c r="C42" s="68" t="s">
         <v>259</v>
       </c>
       <c r="D42" s="69" t="s">
         <v>325</v>
       </c>
       <c r="E42" s="101" t="s">
         <v>314</v>
       </c>
-      <c r="F42" s="203"/>
-[...3 lines deleted...]
-      <c r="J42" s="180">
+      <c r="F42" s="141"/>
+      <c r="G42" s="141"/>
+      <c r="H42" s="141"/>
+      <c r="I42" s="141"/>
+      <c r="J42" s="125">
         <v>0</v>
       </c>
       <c r="K42" s="74"/>
     </row>
     <row r="43" spans="1:11" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="29"/>
       <c r="B43" s="14"/>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
-      <c r="E43" s="128" t="s">
+      <c r="E43" s="185" t="s">
         <v>14</v>
       </c>
-      <c r="F43" s="128"/>
-[...2 lines deleted...]
-      <c r="I43" s="128"/>
+      <c r="F43" s="185"/>
+      <c r="G43" s="185"/>
+      <c r="H43" s="185"/>
+      <c r="I43" s="185"/>
       <c r="J43" s="30">
         <f>SUM(J35:J42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="29"/>
       <c r="B44" s="14"/>
       <c r="C44" s="29"/>
       <c r="D44" s="29"/>
       <c r="E44" s="31"/>
       <c r="F44" s="117"/>
       <c r="G44" s="117"/>
       <c r="H44" s="117"/>
       <c r="I44" s="117"/>
       <c r="J44" s="30"/>
     </row>
     <row r="45" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A45" s="146" t="s">
+      <c r="A45" s="183" t="s">
         <v>23</v>
       </c>
-      <c r="B45" s="146"/>
-[...7 lines deleted...]
-      <c r="J45" s="146"/>
+      <c r="B45" s="183"/>
+      <c r="C45" s="183"/>
+      <c r="D45" s="183"/>
+      <c r="E45" s="183"/>
+      <c r="F45" s="183"/>
+      <c r="G45" s="183"/>
+      <c r="H45" s="183"/>
+      <c r="I45" s="183"/>
+      <c r="J45" s="183"/>
     </row>
     <row r="46" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="87">
         <v>2.1</v>
       </c>
       <c r="B46" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="69" t="s">
         <v>214</v>
       </c>
       <c r="D46" s="69" t="s">
         <v>181</v>
       </c>
       <c r="E46" s="101" t="s">
         <v>276</v>
       </c>
-      <c r="F46" s="203"/>
-[...3 lines deleted...]
-      <c r="J46" s="179"/>
+      <c r="F46" s="141"/>
+      <c r="G46" s="141"/>
+      <c r="H46" s="141"/>
+      <c r="I46" s="141"/>
+      <c r="J46" s="124"/>
       <c r="K46" s="74"/>
     </row>
     <row r="47" spans="1:11" s="32" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="93">
         <v>2.2000000000000002</v>
       </c>
       <c r="B47" s="94" t="s">
         <v>0</v>
       </c>
       <c r="C47" s="26" t="s">
         <v>223</v>
       </c>
       <c r="D47" s="26" t="s">
         <v>121</v>
       </c>
       <c r="E47" s="101" t="s">
         <v>277</v>
       </c>
-      <c r="F47" s="203"/>
-[...3 lines deleted...]
-      <c r="J47" s="179"/>
+      <c r="F47" s="141"/>
+      <c r="G47" s="141"/>
+      <c r="H47" s="141"/>
+      <c r="I47" s="141"/>
+      <c r="J47" s="124"/>
       <c r="K47" s="113"/>
     </row>
     <row r="48" spans="1:11" s="120" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C48" s="26" t="s">
         <v>222</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>46</v>
       </c>
       <c r="E48" s="101" t="s">
         <v>289</v>
       </c>
-      <c r="F48" s="203"/>
-[...3 lines deleted...]
-      <c r="J48" s="179"/>
+      <c r="F48" s="141"/>
+      <c r="G48" s="141"/>
+      <c r="H48" s="143"/>
+      <c r="I48" s="141"/>
+      <c r="J48" s="124"/>
       <c r="K48" s="74"/>
     </row>
     <row r="49" spans="1:11" s="120" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24">
         <v>2.4</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="28" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="26" t="s">
         <v>297</v>
       </c>
       <c r="E49" s="101" t="s">
         <v>337</v>
       </c>
-      <c r="F49" s="203"/>
-[...3 lines deleted...]
-      <c r="J49" s="180">
+      <c r="F49" s="141"/>
+      <c r="G49" s="141"/>
+      <c r="H49" s="141"/>
+      <c r="I49" s="141"/>
+      <c r="J49" s="125">
         <v>0</v>
       </c>
       <c r="K49" s="74"/>
     </row>
     <row r="50" spans="1:11" s="120" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="24">
         <v>2.5</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="26" t="s">
         <v>220</v>
       </c>
       <c r="D50" s="26" t="s">
         <v>239</v>
       </c>
       <c r="E50" s="101" t="s">
         <v>278</v>
       </c>
-      <c r="F50" s="203"/>
-[...3 lines deleted...]
-      <c r="J50" s="179"/>
+      <c r="F50" s="141"/>
+      <c r="G50" s="141"/>
+      <c r="H50" s="143"/>
+      <c r="I50" s="141"/>
+      <c r="J50" s="124"/>
       <c r="K50" s="74"/>
     </row>
     <row r="51" spans="1:11" s="120" customFormat="1" ht="146.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="87">
         <v>2.6</v>
       </c>
       <c r="B51" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="69" t="s">
         <v>225</v>
       </c>
       <c r="D51" s="69" t="s">
         <v>298</v>
       </c>
       <c r="E51" s="101" t="s">
         <v>283</v>
       </c>
-      <c r="F51" s="203"/>
-[...3 lines deleted...]
-      <c r="J51" s="179"/>
+      <c r="F51" s="141"/>
+      <c r="G51" s="141"/>
+      <c r="H51" s="141"/>
+      <c r="I51" s="141"/>
+      <c r="J51" s="124"/>
       <c r="K51" s="74"/>
     </row>
     <row r="52" spans="1:11" s="120" customFormat="1" ht="145.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="24">
         <v>2.7</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>230</v>
       </c>
       <c r="E52" s="101" t="s">
         <v>338</v>
       </c>
-      <c r="F52" s="203"/>
-[...3 lines deleted...]
-      <c r="J52" s="180">
+      <c r="F52" s="141"/>
+      <c r="G52" s="141"/>
+      <c r="H52" s="141"/>
+      <c r="I52" s="141"/>
+      <c r="J52" s="125">
         <v>0</v>
       </c>
       <c r="K52" s="74"/>
     </row>
     <row r="53" spans="1:11" s="74" customFormat="1" ht="223.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="87">
         <v>2.8</v>
       </c>
       <c r="B53" s="67" t="s">
         <v>208</v>
       </c>
       <c r="C53" s="68" t="s">
         <v>210</v>
       </c>
       <c r="D53" s="69" t="s">
         <v>265</v>
       </c>
       <c r="E53" s="101" t="s">
         <v>266</v>
       </c>
-      <c r="F53" s="204"/>
-[...3 lines deleted...]
-      <c r="J53" s="180">
+      <c r="F53" s="142"/>
+      <c r="G53" s="142"/>
+      <c r="H53" s="142"/>
+      <c r="I53" s="142"/>
+      <c r="J53" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" s="74" customFormat="1" ht="115.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="87">
         <v>2.9</v>
       </c>
       <c r="B54" s="71" t="s">
         <v>80</v>
       </c>
       <c r="C54" s="68" t="s">
         <v>131</v>
       </c>
       <c r="D54" s="69" t="s">
         <v>221</v>
       </c>
       <c r="E54" s="101" t="s">
         <v>279</v>
       </c>
-      <c r="F54" s="204"/>
-[...3 lines deleted...]
-      <c r="J54" s="180">
+      <c r="F54" s="142"/>
+      <c r="G54" s="142"/>
+      <c r="H54" s="142"/>
+      <c r="I54" s="142"/>
+      <c r="J54" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" s="74" customFormat="1" ht="325.89999999999998" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="95" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="67" t="s">
         <v>232</v>
       </c>
       <c r="C55" s="68" t="s">
         <v>132</v>
       </c>
       <c r="D55" s="69" t="s">
         <v>240</v>
       </c>
       <c r="E55" s="101" t="s">
         <v>296</v>
       </c>
-      <c r="F55" s="204"/>
-[...3 lines deleted...]
-      <c r="J55" s="180">
+      <c r="F55" s="142"/>
+      <c r="G55" s="142"/>
+      <c r="H55" s="144"/>
+      <c r="I55" s="142"/>
+      <c r="J55" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" s="120" customFormat="1" ht="119.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="24">
         <v>2.11</v>
       </c>
       <c r="B56" s="27">
         <v>6</v>
       </c>
       <c r="C56" s="28" t="s">
         <v>81</v>
       </c>
       <c r="D56" s="26" t="s">
         <v>241</v>
       </c>
       <c r="E56" s="101" t="s">
         <v>280</v>
       </c>
-      <c r="F56" s="203"/>
-[...3 lines deleted...]
-      <c r="J56" s="180">
+      <c r="F56" s="141"/>
+      <c r="G56" s="141"/>
+      <c r="H56" s="141"/>
+      <c r="I56" s="141"/>
+      <c r="J56" s="125">
         <v>0</v>
       </c>
       <c r="K56" s="74"/>
     </row>
     <row r="57" spans="1:11" s="120" customFormat="1" ht="100.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="24">
         <v>2.12</v>
       </c>
       <c r="B57" s="27">
         <v>6</v>
       </c>
       <c r="C57" s="28" t="s">
         <v>3</v>
       </c>
       <c r="D57" s="26" t="s">
         <v>299</v>
       </c>
       <c r="E57" s="101" t="s">
         <v>302</v>
       </c>
-      <c r="F57" s="203"/>
-[...3 lines deleted...]
-      <c r="J57" s="180">
+      <c r="F57" s="141"/>
+      <c r="G57" s="141"/>
+      <c r="H57" s="141"/>
+      <c r="I57" s="141"/>
+      <c r="J57" s="125">
         <v>0</v>
       </c>
       <c r="K57" s="74"/>
     </row>
     <row r="58" spans="1:11" s="120" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="24">
         <v>2.13</v>
       </c>
       <c r="B58" s="27">
         <v>8</v>
       </c>
       <c r="C58" s="28" t="s">
         <v>133</v>
       </c>
       <c r="D58" s="26" t="s">
         <v>257</v>
       </c>
       <c r="E58" s="101" t="s">
         <v>281</v>
       </c>
-      <c r="F58" s="203"/>
-[...3 lines deleted...]
-      <c r="J58" s="180">
+      <c r="F58" s="141"/>
+      <c r="G58" s="141"/>
+      <c r="H58" s="141"/>
+      <c r="I58" s="141"/>
+      <c r="J58" s="125">
         <v>0</v>
       </c>
       <c r="K58" s="74"/>
     </row>
     <row r="59" spans="1:11" s="120" customFormat="1" ht="151.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="24">
         <v>2.14</v>
       </c>
       <c r="B59" s="27" t="s">
         <v>235</v>
       </c>
       <c r="C59" s="28" t="s">
         <v>69</v>
       </c>
       <c r="D59" s="26" t="s">
         <v>300</v>
       </c>
       <c r="E59" s="101" t="s">
         <v>301</v>
       </c>
-      <c r="F59" s="203"/>
-[...3 lines deleted...]
-      <c r="J59" s="180">
+      <c r="F59" s="141"/>
+      <c r="G59" s="141"/>
+      <c r="H59" s="141"/>
+      <c r="I59" s="141"/>
+      <c r="J59" s="125">
         <v>0</v>
       </c>
       <c r="K59" s="74"/>
     </row>
     <row r="60" spans="1:11" s="74" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="87" t="s">
         <v>105</v>
       </c>
       <c r="B60" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C60" s="68" t="s">
         <v>226</v>
       </c>
       <c r="D60" s="69" t="s">
         <v>82</v>
       </c>
       <c r="E60" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F60" s="204"/>
-[...3 lines deleted...]
-      <c r="J60" s="179"/>
+      <c r="F60" s="142"/>
+      <c r="G60" s="142"/>
+      <c r="H60" s="142"/>
+      <c r="I60" s="142"/>
+      <c r="J60" s="124"/>
     </row>
     <row r="61" spans="1:11" s="74" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B61" s="67">
         <v>2</v>
       </c>
       <c r="C61" s="68" t="s">
         <v>134</v>
       </c>
       <c r="D61" s="69" t="s">
         <v>186</v>
       </c>
       <c r="E61" s="101" t="s">
         <v>315</v>
       </c>
-      <c r="F61" s="204"/>
-[...3 lines deleted...]
-      <c r="J61" s="180">
+      <c r="F61" s="142"/>
+      <c r="G61" s="142"/>
+      <c r="H61" s="142"/>
+      <c r="I61" s="142"/>
+      <c r="J61" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" s="74" customFormat="1" ht="98.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="87" t="s">
         <v>106</v>
       </c>
       <c r="B62" s="67">
         <v>8</v>
       </c>
       <c r="C62" s="68" t="s">
         <v>135</v>
       </c>
       <c r="D62" s="69" t="s">
         <v>245</v>
       </c>
       <c r="E62" s="101" t="s">
         <v>316</v>
       </c>
-      <c r="F62" s="204"/>
-[...3 lines deleted...]
-      <c r="J62" s="180">
+      <c r="F62" s="142"/>
+      <c r="G62" s="142"/>
+      <c r="H62" s="142"/>
+      <c r="I62" s="142"/>
+      <c r="J62" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="29"/>
       <c r="B63" s="14"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
-      <c r="E63" s="128" t="s">
+      <c r="E63" s="185" t="s">
         <v>15</v>
       </c>
-      <c r="F63" s="128"/>
-[...2 lines deleted...]
-      <c r="I63" s="128"/>
+      <c r="F63" s="185"/>
+      <c r="G63" s="185"/>
+      <c r="H63" s="185"/>
+      <c r="I63" s="185"/>
       <c r="J63" s="30">
         <f>SUM(J46:J62)</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="29"/>
       <c r="B64" s="14"/>
       <c r="C64" s="29"/>
       <c r="D64" s="29"/>
       <c r="E64" s="31"/>
       <c r="F64" s="117"/>
       <c r="G64" s="117"/>
       <c r="H64" s="117"/>
       <c r="I64" s="117"/>
       <c r="J64" s="30"/>
     </row>
     <row r="65" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A65" s="146" t="s">
+      <c r="A65" s="183" t="s">
         <v>24</v>
       </c>
-      <c r="B65" s="146"/>
-[...7 lines deleted...]
-      <c r="J65" s="146"/>
+      <c r="B65" s="183"/>
+      <c r="C65" s="183"/>
+      <c r="D65" s="183"/>
+      <c r="E65" s="183"/>
+      <c r="F65" s="183"/>
+      <c r="G65" s="183"/>
+      <c r="H65" s="183"/>
+      <c r="I65" s="183"/>
+      <c r="J65" s="183"/>
     </row>
     <row r="66" spans="1:11" s="74" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="96">
         <v>3.1</v>
       </c>
       <c r="B66" s="82" t="s">
         <v>0</v>
       </c>
       <c r="C66" s="88" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="83" t="s">
         <v>62</v>
       </c>
       <c r="E66" s="100" t="s">
         <v>318</v>
       </c>
-      <c r="F66" s="207"/>
-[...3 lines deleted...]
-      <c r="J66" s="182"/>
+      <c r="F66" s="145"/>
+      <c r="G66" s="146"/>
+      <c r="H66" s="146"/>
+      <c r="I66" s="146"/>
+      <c r="J66" s="127"/>
     </row>
     <row r="67" spans="1:11" s="120" customFormat="1" ht="105.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="97">
         <v>3.2</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C67" s="26" t="s">
         <v>137</v>
       </c>
       <c r="D67" s="26" t="s">
         <v>122</v>
       </c>
       <c r="E67" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F67" s="207"/>
-[...3 lines deleted...]
-      <c r="J67" s="179"/>
+      <c r="F67" s="145"/>
+      <c r="G67" s="145"/>
+      <c r="H67" s="145"/>
+      <c r="I67" s="145"/>
+      <c r="J67" s="124"/>
     </row>
     <row r="68" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="24">
         <v>3.3</v>
       </c>
       <c r="B68" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C68" s="26" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="26" t="s">
         <v>188</v>
       </c>
       <c r="E68" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F68" s="209"/>
-[...3 lines deleted...]
-      <c r="J68" s="179"/>
+      <c r="F68" s="147"/>
+      <c r="G68" s="141"/>
+      <c r="H68" s="141"/>
+      <c r="I68" s="141"/>
+      <c r="J68" s="124"/>
     </row>
     <row r="69" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="87">
         <v>3.4</v>
       </c>
       <c r="B69" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C69" s="68" t="s">
         <v>139</v>
       </c>
       <c r="D69" s="69" t="s">
         <v>190</v>
       </c>
       <c r="E69" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F69" s="203"/>
-[...3 lines deleted...]
-      <c r="J69" s="179"/>
+      <c r="F69" s="141"/>
+      <c r="G69" s="147"/>
+      <c r="H69" s="143"/>
+      <c r="I69" s="141"/>
+      <c r="J69" s="124"/>
     </row>
     <row r="70" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="87">
         <v>3.5</v>
       </c>
       <c r="B70" s="73" t="s">
         <v>234</v>
       </c>
       <c r="C70" s="68" t="s">
         <v>4</v>
       </c>
       <c r="D70" s="69" t="s">
         <v>123</v>
       </c>
       <c r="E70" s="101" t="s">
         <v>282</v>
       </c>
-      <c r="F70" s="203"/>
-[...3 lines deleted...]
-      <c r="J70" s="181">
+      <c r="F70" s="141"/>
+      <c r="G70" s="141"/>
+      <c r="H70" s="141"/>
+      <c r="I70" s="141"/>
+      <c r="J70" s="126">
         <v>0</v>
       </c>
       <c r="K70" s="74"/>
     </row>
     <row r="71" spans="1:11" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24">
         <v>3.6</v>
       </c>
       <c r="B71" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C71" s="28" t="s">
         <v>140</v>
       </c>
       <c r="D71" s="26" t="s">
         <v>184</v>
       </c>
       <c r="E71" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F71" s="209"/>
-[...3 lines deleted...]
-      <c r="J71" s="179"/>
+      <c r="F71" s="147"/>
+      <c r="G71" s="141"/>
+      <c r="H71" s="141"/>
+      <c r="I71" s="141"/>
+      <c r="J71" s="124"/>
     </row>
     <row r="72" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="24">
         <v>3.7</v>
       </c>
       <c r="B72" s="27" t="s">
         <v>83</v>
       </c>
       <c r="C72" s="28" t="s">
         <v>84</v>
       </c>
       <c r="D72" s="26" t="s">
         <v>246</v>
       </c>
       <c r="E72" s="101" t="s">
         <v>283</v>
       </c>
-      <c r="F72" s="209"/>
-[...3 lines deleted...]
-      <c r="J72" s="183">
+      <c r="F72" s="147"/>
+      <c r="G72" s="147"/>
+      <c r="H72" s="143"/>
+      <c r="I72" s="141"/>
+      <c r="J72" s="128">
         <v>0</v>
       </c>
       <c r="K72" s="70"/>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A73" s="29"/>
       <c r="B73" s="14"/>
       <c r="C73" s="29"/>
       <c r="D73" s="29"/>
-      <c r="E73" s="128" t="s">
+      <c r="E73" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="F73" s="128"/>
-[...2 lines deleted...]
-      <c r="I73" s="128"/>
+      <c r="F73" s="185"/>
+      <c r="G73" s="185"/>
+      <c r="H73" s="185"/>
+      <c r="I73" s="185"/>
       <c r="J73" s="34">
         <f>SUM(J66:J72)</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A74" s="29"/>
       <c r="B74" s="14"/>
       <c r="C74" s="29"/>
       <c r="D74" s="29"/>
       <c r="E74" s="118"/>
       <c r="G74" s="35"/>
       <c r="H74" s="36"/>
     </row>
     <row r="75" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A75" s="146" t="s">
+      <c r="A75" s="183" t="s">
         <v>115</v>
       </c>
-      <c r="B75" s="146"/>
-[...7 lines deleted...]
-      <c r="J75" s="146"/>
+      <c r="B75" s="183"/>
+      <c r="C75" s="183"/>
+      <c r="D75" s="183"/>
+      <c r="E75" s="183"/>
+      <c r="F75" s="183"/>
+      <c r="G75" s="183"/>
+      <c r="H75" s="183"/>
+      <c r="I75" s="183"/>
+      <c r="J75" s="183"/>
     </row>
     <row r="76" spans="1:11" s="74" customFormat="1" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="96">
         <v>4.0999999999999996</v>
       </c>
       <c r="B76" s="82" t="s">
         <v>67</v>
       </c>
       <c r="C76" s="88" t="s">
         <v>141</v>
       </c>
       <c r="D76" s="83" t="s">
         <v>195</v>
       </c>
       <c r="E76" s="100" t="s">
         <v>284</v>
       </c>
-      <c r="F76" s="204"/>
-[...3 lines deleted...]
-      <c r="J76" s="182">
+      <c r="F76" s="142"/>
+      <c r="G76" s="142"/>
+      <c r="H76" s="142"/>
+      <c r="I76" s="142"/>
+      <c r="J76" s="127">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="24">
         <v>4.2</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>233</v>
       </c>
       <c r="C77" s="28" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="26" t="s">
         <v>124</v>
       </c>
       <c r="E77" s="101" t="s">
         <v>267</v>
       </c>
-      <c r="F77" s="209"/>
-[...3 lines deleted...]
-      <c r="J77" s="183">
+      <c r="F77" s="147"/>
+      <c r="G77" s="141"/>
+      <c r="H77" s="143"/>
+      <c r="I77" s="141"/>
+      <c r="J77" s="128">
         <v>0</v>
       </c>
       <c r="K77" s="70"/>
     </row>
     <row r="78" spans="1:11" s="70" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="87">
         <v>4.3</v>
       </c>
       <c r="B78" s="84" t="s">
         <v>260</v>
       </c>
       <c r="C78" s="68" t="s">
         <v>172</v>
       </c>
       <c r="D78" s="69" t="s">
         <v>116</v>
       </c>
       <c r="E78" s="101" t="s">
         <v>321</v>
       </c>
-      <c r="F78" s="204"/>
-[...3 lines deleted...]
-      <c r="J78" s="179">
+      <c r="F78" s="142"/>
+      <c r="G78" s="148"/>
+      <c r="H78" s="144"/>
+      <c r="I78" s="142"/>
+      <c r="J78" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="B79" s="27">
         <v>4</v>
       </c>
       <c r="C79" s="28" t="s">
         <v>85</v>
       </c>
       <c r="D79" s="26" t="s">
         <v>242</v>
       </c>
       <c r="E79" s="101" t="s">
         <v>320</v>
       </c>
-      <c r="F79" s="203"/>
-[...3 lines deleted...]
-      <c r="J79" s="183">
+      <c r="F79" s="141"/>
+      <c r="G79" s="141"/>
+      <c r="H79" s="143"/>
+      <c r="I79" s="141"/>
+      <c r="J79" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="24">
         <v>4.5</v>
       </c>
       <c r="B80" s="27">
         <v>4</v>
       </c>
       <c r="C80" s="28" t="s">
         <v>70</v>
       </c>
       <c r="D80" s="26" t="s">
         <v>243</v>
       </c>
       <c r="E80" s="101" t="s">
         <v>320</v>
       </c>
-      <c r="F80" s="203"/>
-[...3 lines deleted...]
-      <c r="J80" s="183">
+      <c r="F80" s="141"/>
+      <c r="G80" s="141"/>
+      <c r="H80" s="143"/>
+      <c r="I80" s="141"/>
+      <c r="J80" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="24">
         <v>4.5999999999999996</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="28" t="s">
         <v>86</v>
       </c>
       <c r="D81" s="26" t="s">
         <v>231</v>
       </c>
       <c r="E81" s="101" t="s">
         <v>285</v>
       </c>
-      <c r="F81" s="203"/>
-[...3 lines deleted...]
-      <c r="J81" s="183">
+      <c r="F81" s="141"/>
+      <c r="G81" s="141"/>
+      <c r="H81" s="141"/>
+      <c r="I81" s="141"/>
+      <c r="J81" s="128">
         <v>0</v>
       </c>
       <c r="K81" s="70"/>
     </row>
     <row r="82" spans="1:11" s="70" customFormat="1" ht="74.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="87">
         <v>4.7</v>
       </c>
       <c r="B82" s="67" t="s">
         <v>45</v>
       </c>
       <c r="C82" s="68" t="s">
         <v>142</v>
       </c>
       <c r="D82" s="69" t="s">
         <v>50</v>
       </c>
       <c r="E82" s="101" t="s">
         <v>268</v>
       </c>
-      <c r="F82" s="204"/>
-[...3 lines deleted...]
-      <c r="J82" s="180"/>
+      <c r="F82" s="142"/>
+      <c r="G82" s="142"/>
+      <c r="H82" s="142"/>
+      <c r="I82" s="142"/>
+      <c r="J82" s="125"/>
     </row>
     <row r="83" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="29"/>
       <c r="B83" s="14"/>
       <c r="C83" s="29"/>
       <c r="D83" s="29"/>
-      <c r="E83" s="128" t="s">
+      <c r="E83" s="185" t="s">
         <v>17</v>
       </c>
-      <c r="F83" s="128"/>
-[...2 lines deleted...]
-      <c r="I83" s="128"/>
+      <c r="F83" s="185"/>
+      <c r="G83" s="185"/>
+      <c r="H83" s="185"/>
+      <c r="I83" s="185"/>
       <c r="J83" s="34">
         <f>SUM(J76:J82)</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A84" s="29"/>
       <c r="B84" s="14"/>
       <c r="C84" s="29"/>
       <c r="D84" s="29"/>
       <c r="E84" s="31"/>
       <c r="F84" s="117"/>
       <c r="G84" s="117"/>
       <c r="H84" s="117"/>
       <c r="I84" s="117"/>
       <c r="J84" s="34"/>
     </row>
     <row r="85" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A85" s="146" t="s">
+      <c r="A85" s="183" t="s">
         <v>117</v>
       </c>
-      <c r="B85" s="146"/>
-[...7 lines deleted...]
-      <c r="J85" s="146"/>
+      <c r="B85" s="183"/>
+      <c r="C85" s="183"/>
+      <c r="D85" s="183"/>
+      <c r="E85" s="183"/>
+      <c r="F85" s="183"/>
+      <c r="G85" s="183"/>
+      <c r="H85" s="183"/>
+      <c r="I85" s="183"/>
+      <c r="J85" s="183"/>
     </row>
     <row r="86" spans="1:11" s="74" customFormat="1" ht="247.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="96" t="s">
         <v>87</v>
       </c>
       <c r="B86" s="82" t="s">
         <v>0</v>
       </c>
       <c r="C86" s="83" t="s">
         <v>143</v>
       </c>
       <c r="D86" s="83" t="s">
         <v>339</v>
       </c>
       <c r="E86" s="100" t="s">
         <v>340</v>
       </c>
-      <c r="F86" s="207"/>
-[...3 lines deleted...]
-      <c r="J86" s="182"/>
+      <c r="F86" s="145"/>
+      <c r="G86" s="145"/>
+      <c r="H86" s="149"/>
+      <c r="I86" s="150"/>
+      <c r="J86" s="127"/>
     </row>
     <row r="87" spans="1:11" s="74" customFormat="1" ht="230.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="87" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="84" t="s">
         <v>247</v>
       </c>
       <c r="C87" s="69" t="s">
         <v>217</v>
       </c>
       <c r="D87" s="69" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="101" t="s">
         <v>290</v>
       </c>
-      <c r="F87" s="204"/>
-[...3 lines deleted...]
-      <c r="J87" s="179">
+      <c r="F87" s="142"/>
+      <c r="G87" s="142"/>
+      <c r="H87" s="142"/>
+      <c r="I87" s="142"/>
+      <c r="J87" s="124">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" s="70" customFormat="1" ht="156" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="87" t="s">
         <v>8</v>
       </c>
       <c r="B88" s="71" t="s">
         <v>104</v>
       </c>
       <c r="C88" s="68" t="s">
         <v>144</v>
       </c>
       <c r="D88" s="69" t="s">
         <v>196</v>
       </c>
       <c r="E88" s="101" t="s">
         <v>291</v>
       </c>
-      <c r="F88" s="204"/>
-[...3 lines deleted...]
-      <c r="J88" s="183">
+      <c r="F88" s="142"/>
+      <c r="G88" s="142"/>
+      <c r="H88" s="144"/>
+      <c r="I88" s="142"/>
+      <c r="J88" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" s="70" customFormat="1" ht="242.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="87" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="72" t="s">
         <v>261</v>
       </c>
       <c r="C89" s="68" t="s">
         <v>145</v>
       </c>
       <c r="D89" s="69" t="s">
         <v>326</v>
       </c>
       <c r="E89" s="101" t="s">
         <v>341</v>
       </c>
-      <c r="F89" s="204"/>
-[...3 lines deleted...]
-      <c r="J89" s="183">
+      <c r="F89" s="142"/>
+      <c r="G89" s="142"/>
+      <c r="H89" s="142"/>
+      <c r="I89" s="142"/>
+      <c r="J89" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" s="74" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="87" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="91" t="s">
         <v>108</v>
       </c>
       <c r="C90" s="69" t="s">
         <v>255</v>
       </c>
       <c r="D90" s="69" t="s">
         <v>185</v>
       </c>
       <c r="E90" s="101" t="s">
         <v>269</v>
       </c>
-      <c r="F90" s="204"/>
-[...3 lines deleted...]
-      <c r="J90" s="181">
+      <c r="F90" s="142"/>
+      <c r="G90" s="142"/>
+      <c r="H90" s="142"/>
+      <c r="I90" s="142"/>
+      <c r="J90" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" s="74" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="87" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="73" t="s">
         <v>234</v>
       </c>
       <c r="C91" s="68" t="s">
         <v>146</v>
       </c>
       <c r="D91" s="69" t="s">
         <v>287</v>
       </c>
       <c r="E91" s="101" t="s">
         <v>324</v>
       </c>
-      <c r="F91" s="204"/>
-[...3 lines deleted...]
-      <c r="J91" s="181">
+      <c r="F91" s="142"/>
+      <c r="G91" s="142"/>
+      <c r="H91" s="144"/>
+      <c r="I91" s="142"/>
+      <c r="J91" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" s="120" customFormat="1" ht="172.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="87">
         <v>5.4</v>
       </c>
       <c r="B92" s="73">
         <v>24</v>
       </c>
       <c r="C92" s="69" t="s">
         <v>328</v>
       </c>
       <c r="D92" s="69" t="s">
         <v>327</v>
       </c>
       <c r="E92" s="101" t="s">
         <v>322</v>
       </c>
-      <c r="F92" s="209"/>
-[...3 lines deleted...]
-      <c r="J92" s="181">
+      <c r="F92" s="147"/>
+      <c r="G92" s="141"/>
+      <c r="H92" s="143"/>
+      <c r="I92" s="141"/>
+      <c r="J92" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" s="74" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="87">
         <v>5.5</v>
       </c>
       <c r="B93" s="84" t="s">
         <v>345</v>
       </c>
       <c r="C93" s="68" t="s">
         <v>248</v>
       </c>
       <c r="D93" s="69" t="s">
         <v>347</v>
       </c>
       <c r="E93" s="101" t="s">
         <v>349</v>
       </c>
-      <c r="F93" s="210"/>
-[...3 lines deleted...]
-      <c r="J93" s="179"/>
+      <c r="F93" s="148"/>
+      <c r="G93" s="148"/>
+      <c r="H93" s="144"/>
+      <c r="I93" s="142"/>
+      <c r="J93" s="124"/>
     </row>
     <row r="94" spans="1:11" s="74" customFormat="1" ht="159" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="87">
         <v>5.5</v>
       </c>
       <c r="B94" s="67" t="s">
         <v>346</v>
       </c>
       <c r="C94" s="68" t="s">
         <v>248</v>
       </c>
       <c r="D94" s="69" t="s">
         <v>348</v>
       </c>
       <c r="E94" s="101" t="s">
         <v>270</v>
       </c>
-      <c r="F94" s="210"/>
-[...3 lines deleted...]
-      <c r="J94" s="180">
+      <c r="F94" s="148"/>
+      <c r="G94" s="148"/>
+      <c r="H94" s="144"/>
+      <c r="I94" s="142"/>
+      <c r="J94" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="24">
         <v>5.6</v>
       </c>
       <c r="B95" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="28" t="s">
         <v>147</v>
       </c>
       <c r="D95" s="26" t="s">
         <v>91</v>
       </c>
       <c r="E95" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F95" s="203"/>
-[...3 lines deleted...]
-      <c r="J95" s="179"/>
+      <c r="F95" s="141"/>
+      <c r="G95" s="141"/>
+      <c r="H95" s="143"/>
+      <c r="I95" s="141"/>
+      <c r="J95" s="124"/>
     </row>
     <row r="96" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="24">
         <v>5.7</v>
       </c>
       <c r="B96" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C96" s="28" t="s">
         <v>148</v>
       </c>
       <c r="D96" s="26" t="s">
         <v>92</v>
       </c>
       <c r="E96" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F96" s="203"/>
-[...3 lines deleted...]
-      <c r="J96" s="179"/>
+      <c r="F96" s="141"/>
+      <c r="G96" s="141"/>
+      <c r="H96" s="141"/>
+      <c r="I96" s="141"/>
+      <c r="J96" s="124"/>
     </row>
     <row r="97" spans="1:11" s="70" customFormat="1" ht="184.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="87">
         <v>5.8</v>
       </c>
       <c r="B97" s="78" t="s">
         <v>0</v>
       </c>
       <c r="C97" s="68" t="s">
         <v>175</v>
       </c>
       <c r="D97" s="69" t="s">
         <v>191</v>
       </c>
       <c r="E97" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F97" s="204"/>
-[...3 lines deleted...]
-      <c r="J97" s="179"/>
+      <c r="F97" s="142"/>
+      <c r="G97" s="142"/>
+      <c r="H97" s="142"/>
+      <c r="I97" s="142"/>
+      <c r="J97" s="124"/>
     </row>
     <row r="98" spans="1:11" ht="186" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="24">
         <v>5.9</v>
       </c>
       <c r="B98" s="66">
         <v>8</v>
       </c>
       <c r="C98" s="28" t="s">
         <v>149</v>
       </c>
       <c r="D98" s="26" t="s">
         <v>244</v>
       </c>
       <c r="E98" s="101" t="s">
         <v>271</v>
       </c>
-      <c r="F98" s="203"/>
-[...3 lines deleted...]
-      <c r="J98" s="181">
+      <c r="F98" s="141"/>
+      <c r="G98" s="141"/>
+      <c r="H98" s="141"/>
+      <c r="I98" s="141"/>
+      <c r="J98" s="126">
         <v>0</v>
       </c>
       <c r="K98" s="70"/>
     </row>
     <row r="99" spans="1:11" ht="124.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="76">
         <v>5.0999999999999996</v>
       </c>
       <c r="B99" s="75" t="s">
         <v>93</v>
       </c>
       <c r="C99" s="28" t="s">
         <v>150</v>
       </c>
       <c r="D99" s="26" t="s">
         <v>252</v>
       </c>
       <c r="E99" s="101" t="s">
         <v>303</v>
       </c>
-      <c r="F99" s="203"/>
-[...3 lines deleted...]
-      <c r="J99" s="181">
+      <c r="F99" s="141"/>
+      <c r="G99" s="141"/>
+      <c r="H99" s="141"/>
+      <c r="I99" s="141"/>
+      <c r="J99" s="126">
         <v>0</v>
       </c>
       <c r="K99" s="70"/>
     </row>
     <row r="100" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="29"/>
       <c r="B100" s="38"/>
       <c r="C100" s="29"/>
       <c r="D100" s="29"/>
-      <c r="E100" s="128" t="s">
+      <c r="E100" s="185" t="s">
         <v>18</v>
       </c>
-      <c r="F100" s="128"/>
-[...2 lines deleted...]
-      <c r="I100" s="128"/>
+      <c r="F100" s="185"/>
+      <c r="G100" s="185"/>
+      <c r="H100" s="185"/>
+      <c r="I100" s="185"/>
       <c r="J100" s="34">
         <f>SUM(J86:J99)</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29"/>
       <c r="B101" s="38"/>
       <c r="C101" s="29"/>
       <c r="D101" s="29"/>
       <c r="E101" s="31"/>
       <c r="F101" s="117"/>
       <c r="G101" s="117"/>
       <c r="H101" s="117"/>
       <c r="I101" s="117"/>
       <c r="J101" s="30"/>
     </row>
     <row r="102" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A102" s="146" t="s">
+      <c r="A102" s="183" t="s">
         <v>25</v>
       </c>
-      <c r="B102" s="146"/>
-[...7 lines deleted...]
-      <c r="J102" s="146"/>
+      <c r="B102" s="183"/>
+      <c r="C102" s="183"/>
+      <c r="D102" s="183"/>
+      <c r="E102" s="183"/>
+      <c r="F102" s="183"/>
+      <c r="G102" s="183"/>
+      <c r="H102" s="183"/>
+      <c r="I102" s="183"/>
+      <c r="J102" s="183"/>
     </row>
     <row r="103" spans="1:11" s="120" customFormat="1" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="39">
         <v>6.1</v>
       </c>
       <c r="B103" s="77" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="40" t="s">
         <v>94</v>
       </c>
       <c r="D103" s="41" t="s">
         <v>180</v>
       </c>
       <c r="E103" s="105" t="s">
         <v>320</v>
       </c>
-      <c r="F103" s="213"/>
-[...3 lines deleted...]
-      <c r="J103" s="184">
+      <c r="F103" s="151"/>
+      <c r="G103" s="151"/>
+      <c r="H103" s="152"/>
+      <c r="I103" s="153"/>
+      <c r="J103" s="129">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="42">
         <v>6.2</v>
       </c>
       <c r="B104" s="79" t="s">
         <v>236</v>
       </c>
       <c r="C104" s="44" t="s">
         <v>95</v>
       </c>
       <c r="D104" s="44" t="s">
         <v>189</v>
       </c>
       <c r="E104" s="103" t="s">
         <v>304</v>
       </c>
-      <c r="F104" s="216"/>
-[...3 lines deleted...]
-      <c r="J104" s="185">
+      <c r="F104" s="154"/>
+      <c r="G104" s="155"/>
+      <c r="H104" s="156"/>
+      <c r="I104" s="157"/>
+      <c r="J104" s="130">
         <v>0</v>
       </c>
       <c r="K104" s="74"/>
     </row>
     <row r="105" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="42">
         <v>6.3</v>
       </c>
       <c r="B105" s="45" t="s">
         <v>235</v>
       </c>
       <c r="C105" s="46" t="s">
         <v>96</v>
       </c>
       <c r="D105" s="44" t="s">
         <v>97</v>
       </c>
       <c r="E105" s="103" t="s">
         <v>320</v>
       </c>
-      <c r="F105" s="216"/>
-[...3 lines deleted...]
-      <c r="J105" s="186">
+      <c r="F105" s="154"/>
+      <c r="G105" s="154"/>
+      <c r="H105" s="154"/>
+      <c r="I105" s="154"/>
+      <c r="J105" s="131">
         <v>0</v>
       </c>
       <c r="K105" s="120"/>
     </row>
     <row r="106" spans="1:11" s="70" customFormat="1" ht="160.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="98">
         <v>6.4</v>
       </c>
       <c r="B106" s="58" t="s">
         <v>262</v>
       </c>
       <c r="C106" s="59" t="s">
         <v>311</v>
       </c>
       <c r="D106" s="60" t="s">
         <v>329</v>
       </c>
       <c r="E106" s="103" t="s">
         <v>305</v>
       </c>
-      <c r="F106" s="220"/>
-[...3 lines deleted...]
-      <c r="J106" s="187">
+      <c r="F106" s="158"/>
+      <c r="G106" s="157"/>
+      <c r="H106" s="159"/>
+      <c r="I106" s="157"/>
+      <c r="J106" s="132">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="42">
         <v>6.5</v>
       </c>
       <c r="B107" s="45" t="s">
         <v>237</v>
       </c>
       <c r="C107" s="46" t="s">
         <v>98</v>
       </c>
       <c r="D107" s="44" t="s">
         <v>206</v>
       </c>
       <c r="E107" s="103" t="s">
         <v>286</v>
       </c>
-      <c r="F107" s="217"/>
-[...3 lines deleted...]
-      <c r="J107" s="186">
+      <c r="F107" s="155"/>
+      <c r="G107" s="155"/>
+      <c r="H107" s="155"/>
+      <c r="I107" s="155"/>
+      <c r="J107" s="131">
         <v>0</v>
       </c>
       <c r="K107" s="70"/>
     </row>
     <row r="108" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="42">
         <v>6.6</v>
       </c>
       <c r="B108" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C108" s="44" t="s">
         <v>151</v>
       </c>
       <c r="D108" s="44" t="s">
         <v>99</v>
       </c>
       <c r="E108" s="103" t="s">
         <v>323</v>
       </c>
-      <c r="F108" s="216"/>
-[...3 lines deleted...]
-      <c r="J108" s="188"/>
+      <c r="F108" s="154"/>
+      <c r="G108" s="155"/>
+      <c r="H108" s="156"/>
+      <c r="I108" s="154"/>
+      <c r="J108" s="133"/>
       <c r="K108" s="74"/>
     </row>
     <row r="109" spans="1:11" s="74" customFormat="1" ht="278.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="98">
         <v>6.7</v>
       </c>
       <c r="B109" s="80" t="s">
         <v>238</v>
       </c>
       <c r="C109" s="60" t="s">
         <v>152</v>
       </c>
       <c r="D109" s="60" t="s">
         <v>197</v>
       </c>
       <c r="E109" s="103" t="s">
         <v>288</v>
       </c>
-      <c r="F109" s="219"/>
-[...3 lines deleted...]
-      <c r="J109" s="185">
+      <c r="F109" s="157"/>
+      <c r="G109" s="157"/>
+      <c r="H109" s="157"/>
+      <c r="I109" s="157"/>
+      <c r="J109" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="42">
         <v>6.8</v>
       </c>
       <c r="B110" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C110" s="46" t="s">
         <v>153</v>
       </c>
       <c r="D110" s="44" t="s">
         <v>198</v>
       </c>
       <c r="E110" s="103" t="s">
         <v>318</v>
       </c>
-      <c r="F110" s="216"/>
-[...3 lines deleted...]
-      <c r="J110" s="188"/>
+      <c r="F110" s="154"/>
+      <c r="G110" s="154"/>
+      <c r="H110" s="154"/>
+      <c r="I110" s="154"/>
+      <c r="J110" s="133"/>
     </row>
     <row r="111" spans="1:11" s="120" customFormat="1" ht="94.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="42">
         <v>6.9</v>
       </c>
       <c r="B111" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C111" s="44" t="s">
         <v>154</v>
       </c>
       <c r="D111" s="44" t="s">
         <v>228</v>
       </c>
       <c r="E111" s="103" t="s">
         <v>318</v>
       </c>
-      <c r="F111" s="216"/>
-[...3 lines deleted...]
-      <c r="J111" s="188"/>
+      <c r="F111" s="154"/>
+      <c r="G111" s="154"/>
+      <c r="H111" s="154"/>
+      <c r="I111" s="154"/>
+      <c r="J111" s="133"/>
     </row>
     <row r="112" spans="1:11" s="120" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="174">
+      <c r="A112" s="187">
         <v>6.1</v>
       </c>
       <c r="B112" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C112" s="44" t="s">
         <v>308</v>
       </c>
-      <c r="D112" s="176" t="s">
+      <c r="D112" s="189" t="s">
         <v>312</v>
       </c>
       <c r="E112" s="103" t="s">
         <v>310</v>
       </c>
-      <c r="F112" s="217"/>
-[...3 lines deleted...]
-      <c r="J112" s="188"/>
+      <c r="F112" s="155"/>
+      <c r="G112" s="154"/>
+      <c r="H112" s="154"/>
+      <c r="I112" s="154"/>
+      <c r="J112" s="133"/>
       <c r="K112" s="74"/>
     </row>
     <row r="113" spans="1:11" s="120" customFormat="1" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="175"/>
+      <c r="A113" s="188"/>
       <c r="B113" s="45" t="s">
         <v>233</v>
       </c>
       <c r="C113" s="44" t="s">
         <v>309</v>
       </c>
-      <c r="D113" s="177"/>
+      <c r="D113" s="190"/>
       <c r="E113" s="103" t="s">
         <v>317</v>
       </c>
-      <c r="F113" s="217"/>
-[...3 lines deleted...]
-      <c r="J113" s="187">
+      <c r="F113" s="155"/>
+      <c r="G113" s="155"/>
+      <c r="H113" s="155"/>
+      <c r="I113" s="155"/>
+      <c r="J113" s="132">
         <v>0</v>
       </c>
       <c r="K113" s="74"/>
     </row>
     <row r="114" spans="1:11" s="70" customFormat="1" ht="233.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="99">
         <v>6.11</v>
       </c>
       <c r="B114" s="58">
         <v>2</v>
       </c>
       <c r="C114" s="59" t="s">
         <v>155</v>
       </c>
       <c r="D114" s="81" t="s">
         <v>192</v>
       </c>
       <c r="E114" s="103" t="s">
         <v>292</v>
       </c>
-      <c r="F114" s="220"/>
-[...3 lines deleted...]
-      <c r="J114" s="186">
+      <c r="F114" s="158"/>
+      <c r="G114" s="158"/>
+      <c r="H114" s="159"/>
+      <c r="I114" s="157"/>
+      <c r="J114" s="131">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A115" s="29"/>
       <c r="B115" s="14"/>
       <c r="C115" s="29"/>
       <c r="D115" s="29"/>
-      <c r="E115" s="173" t="s">
+      <c r="E115" s="186" t="s">
         <v>19</v>
       </c>
-      <c r="F115" s="173"/>
-[...2 lines deleted...]
-      <c r="I115" s="173"/>
+      <c r="F115" s="186"/>
+      <c r="G115" s="186"/>
+      <c r="H115" s="186"/>
+      <c r="I115" s="186"/>
       <c r="J115" s="34">
         <f>SUM(J103:J114)</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A116" s="29"/>
       <c r="B116" s="14"/>
       <c r="C116" s="29"/>
       <c r="D116" s="29"/>
       <c r="E116" s="31"/>
       <c r="F116" s="117"/>
       <c r="G116" s="117"/>
       <c r="H116" s="117"/>
       <c r="I116" s="117"/>
       <c r="J116" s="34"/>
     </row>
     <row r="117" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A117" s="146" t="s">
+      <c r="A117" s="183" t="s">
         <v>31</v>
       </c>
-      <c r="B117" s="146"/>
-[...7 lines deleted...]
-      <c r="J117" s="146"/>
+      <c r="B117" s="183"/>
+      <c r="C117" s="183"/>
+      <c r="D117" s="183"/>
+      <c r="E117" s="183"/>
+      <c r="F117" s="183"/>
+      <c r="G117" s="183"/>
+      <c r="H117" s="183"/>
+      <c r="I117" s="183"/>
+      <c r="J117" s="183"/>
     </row>
     <row r="118" spans="1:11" s="74" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="96">
         <v>7.1</v>
       </c>
       <c r="B118" s="82" t="s">
         <v>0</v>
       </c>
       <c r="C118" s="83" t="s">
         <v>156</v>
       </c>
       <c r="D118" s="83" t="s">
         <v>100</v>
       </c>
       <c r="E118" s="100" t="s">
         <v>318</v>
       </c>
-      <c r="F118" s="208"/>
-[...3 lines deleted...]
-      <c r="J118" s="182"/>
+      <c r="F118" s="146"/>
+      <c r="G118" s="146"/>
+      <c r="H118" s="146"/>
+      <c r="I118" s="146"/>
+      <c r="J118" s="127"/>
     </row>
     <row r="119" spans="1:11" s="74" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="87">
         <v>7.2</v>
       </c>
       <c r="B119" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C119" s="69" t="s">
         <v>157</v>
       </c>
       <c r="D119" s="69" t="s">
         <v>215</v>
       </c>
       <c r="E119" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F119" s="210"/>
-[...3 lines deleted...]
-      <c r="J119" s="179"/>
+      <c r="F119" s="148"/>
+      <c r="G119" s="142"/>
+      <c r="H119" s="142"/>
+      <c r="I119" s="142"/>
+      <c r="J119" s="124"/>
     </row>
     <row r="120" spans="1:11" s="85" customFormat="1" ht="170.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="109">
         <v>7.3</v>
       </c>
       <c r="B120" s="110" t="s">
         <v>0</v>
       </c>
       <c r="C120" s="111" t="s">
         <v>199</v>
       </c>
       <c r="D120" s="111" t="s">
         <v>201</v>
       </c>
       <c r="E120" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F120" s="222"/>
-[...3 lines deleted...]
-      <c r="J120" s="179"/>
+      <c r="F120" s="160"/>
+      <c r="G120" s="160"/>
+      <c r="H120" s="161"/>
+      <c r="I120" s="162"/>
+      <c r="J120" s="124"/>
     </row>
     <row r="121" spans="1:11" s="86" customFormat="1" ht="138" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="109">
         <v>7.4</v>
       </c>
       <c r="B121" s="110" t="s">
         <v>0</v>
       </c>
       <c r="C121" s="111" t="s">
         <v>200</v>
       </c>
       <c r="D121" s="111" t="s">
         <v>179</v>
       </c>
       <c r="E121" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F121" s="224"/>
-[...3 lines deleted...]
-      <c r="J121" s="179"/>
+      <c r="F121" s="162"/>
+      <c r="G121" s="160"/>
+      <c r="H121" s="161"/>
+      <c r="I121" s="162"/>
+      <c r="J121" s="124"/>
     </row>
     <row r="122" spans="1:11" s="120" customFormat="1" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="24">
         <v>7.5</v>
       </c>
       <c r="B122" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C122" s="26" t="s">
         <v>158</v>
       </c>
       <c r="D122" s="26" t="s">
         <v>178</v>
       </c>
       <c r="E122" s="101" t="s">
         <v>320</v>
       </c>
-      <c r="F122" s="203"/>
-[...3 lines deleted...]
-      <c r="J122" s="179"/>
+      <c r="F122" s="141"/>
+      <c r="G122" s="141"/>
+      <c r="H122" s="141"/>
+      <c r="I122" s="141"/>
+      <c r="J122" s="124"/>
     </row>
     <row r="123" spans="1:11" s="74" customFormat="1" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="24">
         <v>7.6</v>
       </c>
       <c r="B123" s="66">
         <v>10</v>
       </c>
       <c r="C123" s="28" t="s">
         <v>344</v>
       </c>
       <c r="D123" s="26" t="s">
         <v>256</v>
       </c>
       <c r="E123" s="101" t="s">
         <v>320</v>
       </c>
-      <c r="F123" s="204"/>
-[...3 lines deleted...]
-      <c r="J123" s="181">
+      <c r="F123" s="142"/>
+      <c r="G123" s="142"/>
+      <c r="H123" s="142"/>
+      <c r="I123" s="142"/>
+      <c r="J123" s="126">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" s="120" customFormat="1" ht="210.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="87">
         <v>7.7</v>
       </c>
       <c r="B124" s="84" t="s">
         <v>216</v>
       </c>
       <c r="C124" s="69" t="s">
         <v>159</v>
       </c>
       <c r="D124" s="69" t="s">
         <v>219</v>
       </c>
       <c r="E124" s="101" t="s">
         <v>306</v>
       </c>
-      <c r="F124" s="209"/>
-[...3 lines deleted...]
-      <c r="J124" s="179">
+      <c r="F124" s="147"/>
+      <c r="G124" s="141"/>
+      <c r="H124" s="141"/>
+      <c r="I124" s="141"/>
+      <c r="J124" s="124">
         <v>0</v>
       </c>
       <c r="K124" s="74"/>
     </row>
     <row r="125" spans="1:11" s="120" customFormat="1" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="24">
         <v>7.8</v>
       </c>
       <c r="B125" s="66">
         <v>5</v>
       </c>
       <c r="C125" s="26" t="s">
         <v>160</v>
       </c>
       <c r="D125" s="26" t="s">
         <v>251</v>
       </c>
       <c r="E125" s="101" t="s">
         <v>342</v>
       </c>
-      <c r="F125" s="209"/>
-[...3 lines deleted...]
-      <c r="J125" s="181">
+      <c r="F125" s="147"/>
+      <c r="G125" s="147"/>
+      <c r="H125" s="143"/>
+      <c r="I125" s="163"/>
+      <c r="J125" s="126">
         <v>0</v>
       </c>
       <c r="K125" s="74"/>
     </row>
     <row r="126" spans="1:11" s="120" customFormat="1" ht="137.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="24">
         <v>7.9</v>
       </c>
       <c r="B126" s="66">
         <v>3</v>
       </c>
       <c r="C126" s="26" t="s">
         <v>101</v>
       </c>
       <c r="D126" s="26" t="s">
         <v>250</v>
       </c>
       <c r="E126" s="101" t="s">
         <v>342</v>
       </c>
-      <c r="F126" s="209"/>
-[...3 lines deleted...]
-      <c r="J126" s="181">
+      <c r="F126" s="147"/>
+      <c r="G126" s="147"/>
+      <c r="H126" s="143"/>
+      <c r="I126" s="141"/>
+      <c r="J126" s="126">
         <v>0</v>
       </c>
       <c r="K126" s="74"/>
     </row>
     <row r="127" spans="1:11" s="120" customFormat="1" ht="210.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B127" s="66">
         <v>3</v>
       </c>
       <c r="C127" s="26" t="s">
         <v>102</v>
       </c>
       <c r="D127" s="26" t="s">
         <v>227</v>
       </c>
       <c r="E127" s="101" t="s">
         <v>272</v>
       </c>
-      <c r="F127" s="203"/>
-[...3 lines deleted...]
-      <c r="J127" s="181">
+      <c r="F127" s="141"/>
+      <c r="G127" s="147"/>
+      <c r="H127" s="143"/>
+      <c r="I127" s="141"/>
+      <c r="J127" s="126">
         <v>0</v>
       </c>
       <c r="K127" s="74"/>
     </row>
     <row r="128" spans="1:11" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="24">
         <v>7.11</v>
       </c>
       <c r="B128" s="27">
         <v>8</v>
       </c>
       <c r="C128" s="28" t="s">
         <v>161</v>
       </c>
       <c r="D128" s="26" t="s">
         <v>249</v>
       </c>
       <c r="E128" s="101" t="s">
         <v>273</v>
       </c>
-      <c r="F128" s="203"/>
-[...3 lines deleted...]
-      <c r="J128" s="183">
+      <c r="F128" s="141"/>
+      <c r="G128" s="141"/>
+      <c r="H128" s="143"/>
+      <c r="I128" s="141"/>
+      <c r="J128" s="128">
         <v>0</v>
       </c>
       <c r="K128" s="70"/>
     </row>
     <row r="129" spans="1:11" s="70" customFormat="1" ht="198.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="87">
         <v>7.12</v>
       </c>
       <c r="B129" s="67">
         <v>8</v>
       </c>
       <c r="C129" s="68" t="s">
         <v>162</v>
       </c>
       <c r="D129" s="69" t="s">
         <v>258</v>
       </c>
       <c r="E129" s="101" t="s">
         <v>274</v>
       </c>
-      <c r="F129" s="204"/>
-[...3 lines deleted...]
-      <c r="J129" s="183">
+      <c r="F129" s="142"/>
+      <c r="G129" s="142"/>
+      <c r="H129" s="144"/>
+      <c r="I129" s="142"/>
+      <c r="J129" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="24">
         <v>7.13</v>
       </c>
       <c r="B130" s="27">
         <v>8</v>
       </c>
       <c r="C130" s="26" t="s">
         <v>103</v>
       </c>
       <c r="D130" s="26" t="s">
         <v>202</v>
       </c>
       <c r="E130" s="101" t="s">
         <v>343</v>
       </c>
-      <c r="F130" s="203"/>
-[...3 lines deleted...]
-      <c r="J130" s="180">
+      <c r="F130" s="141"/>
+      <c r="G130" s="141"/>
+      <c r="H130" s="141"/>
+      <c r="I130" s="141"/>
+      <c r="J130" s="125">
         <v>0</v>
       </c>
       <c r="K130" s="74"/>
     </row>
     <row r="131" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="87">
         <v>7.14</v>
       </c>
       <c r="B131" s="67" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="69" t="s">
         <v>330</v>
       </c>
       <c r="D131" s="69" t="s">
         <v>293</v>
       </c>
       <c r="E131" s="101" t="s">
         <v>295</v>
       </c>
-      <c r="F131" s="203"/>
-[...3 lines deleted...]
-      <c r="J131" s="180">
+      <c r="F131" s="141"/>
+      <c r="G131" s="141"/>
+      <c r="H131" s="141"/>
+      <c r="I131" s="141"/>
+      <c r="J131" s="125">
         <v>0</v>
       </c>
       <c r="K131" s="74"/>
     </row>
     <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="29"/>
       <c r="B132" s="14"/>
       <c r="C132" s="29"/>
       <c r="D132" s="29"/>
-      <c r="E132" s="172" t="s">
+      <c r="E132" s="184" t="s">
         <v>21</v>
       </c>
-      <c r="F132" s="172"/>
-[...2 lines deleted...]
-      <c r="I132" s="172"/>
+      <c r="F132" s="184"/>
+      <c r="G132" s="184"/>
+      <c r="H132" s="184"/>
+      <c r="I132" s="184"/>
       <c r="J132" s="34">
         <f>SUM(J118:J131)</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="29"/>
       <c r="B133" s="14"/>
       <c r="C133" s="29"/>
       <c r="D133" s="29"/>
       <c r="E133" s="118"/>
     </row>
     <row r="134" spans="1:11" s="18" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A134" s="146" t="s">
+      <c r="A134" s="183" t="s">
         <v>118</v>
       </c>
-      <c r="B134" s="146"/>
-[...7 lines deleted...]
-      <c r="J134" s="146"/>
+      <c r="B134" s="183"/>
+      <c r="C134" s="183"/>
+      <c r="D134" s="183"/>
+      <c r="E134" s="183"/>
+      <c r="F134" s="183"/>
+      <c r="G134" s="183"/>
+      <c r="H134" s="183"/>
+      <c r="I134" s="183"/>
+      <c r="J134" s="183"/>
     </row>
     <row r="135" spans="1:11" s="120" customFormat="1" ht="104.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="21">
         <v>8.1</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C135" s="23" t="s">
         <v>173</v>
       </c>
       <c r="D135" s="23" t="s">
         <v>165</v>
       </c>
       <c r="E135" s="100" t="s">
         <v>318</v>
       </c>
-      <c r="F135" s="226"/>
-[...3 lines deleted...]
-      <c r="J135" s="182"/>
+      <c r="F135" s="164"/>
+      <c r="G135" s="165"/>
+      <c r="H135" s="166"/>
+      <c r="I135" s="164"/>
+      <c r="J135" s="127"/>
     </row>
     <row r="136" spans="1:11" s="74" customFormat="1" ht="183" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="87">
         <v>8.1999999999999993</v>
       </c>
       <c r="B136" s="84" t="s">
         <v>0</v>
       </c>
       <c r="C136" s="69" t="s">
         <v>253</v>
       </c>
       <c r="D136" s="69" t="s">
         <v>177</v>
       </c>
       <c r="E136" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F136" s="210"/>
-[...3 lines deleted...]
-      <c r="J136" s="179"/>
+      <c r="F136" s="148"/>
+      <c r="G136" s="142"/>
+      <c r="H136" s="142"/>
+      <c r="I136" s="142"/>
+      <c r="J136" s="124"/>
     </row>
     <row r="137" spans="1:11" s="120" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="B137" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C137" s="26" t="s">
         <v>163</v>
       </c>
       <c r="D137" s="26" t="s">
         <v>176</v>
       </c>
       <c r="E137" s="101" t="s">
         <v>313</v>
       </c>
-      <c r="F137" s="203"/>
-[...3 lines deleted...]
-      <c r="J137" s="179"/>
+      <c r="F137" s="141"/>
+      <c r="G137" s="147"/>
+      <c r="H137" s="143"/>
+      <c r="I137" s="141"/>
+      <c r="J137" s="124"/>
     </row>
     <row r="138" spans="1:11" s="120" customFormat="1" ht="160.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="24">
         <v>8.4</v>
       </c>
       <c r="B138" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C138" s="26" t="s">
         <v>164</v>
       </c>
       <c r="D138" s="26" t="s">
         <v>203</v>
       </c>
       <c r="E138" s="101" t="s">
         <v>318</v>
       </c>
-      <c r="F138" s="209"/>
-[...3 lines deleted...]
-      <c r="J138" s="179"/>
+      <c r="F138" s="147"/>
+      <c r="G138" s="141"/>
+      <c r="H138" s="141"/>
+      <c r="I138" s="141"/>
+      <c r="J138" s="124"/>
       <c r="K138" s="74"/>
     </row>
     <row r="139" spans="1:11" s="74" customFormat="1" ht="108" x14ac:dyDescent="0.2">
       <c r="A139" s="87">
         <v>8.5</v>
       </c>
       <c r="B139" s="67" t="s">
         <v>264</v>
       </c>
       <c r="C139" s="69" t="s">
         <v>331</v>
       </c>
       <c r="D139" s="69" t="s">
         <v>294</v>
       </c>
       <c r="E139" s="114" t="s">
         <v>307</v>
       </c>
-      <c r="F139" s="204"/>
-[...3 lines deleted...]
-      <c r="J139" s="180"/>
+      <c r="F139" s="142"/>
+      <c r="G139" s="148"/>
+      <c r="H139" s="144"/>
+      <c r="I139" s="142"/>
+      <c r="J139" s="125"/>
     </row>
     <row r="140" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="E140" s="128" t="s">
+      <c r="E140" s="185" t="s">
         <v>20</v>
       </c>
-      <c r="F140" s="128"/>
-[...2 lines deleted...]
-      <c r="I140" s="128"/>
+      <c r="F140" s="185"/>
+      <c r="G140" s="185"/>
+      <c r="H140" s="185"/>
+      <c r="I140" s="185"/>
       <c r="J140" s="30">
         <f>SUM(J135:J139)</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" x14ac:dyDescent="0.2">
       <c r="E141" s="118"/>
       <c r="J141" s="16"/>
     </row>
     <row r="142" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="E142" s="144" t="s">
+      <c r="E142" s="227" t="s">
         <v>49</v>
       </c>
-      <c r="F142" s="144"/>
-[...2 lines deleted...]
-      <c r="I142" s="145"/>
+      <c r="F142" s="227"/>
+      <c r="G142" s="227"/>
+      <c r="H142" s="227"/>
+      <c r="I142" s="228"/>
       <c r="J142" s="49">
         <f>J140+J132+J115+J100+J83+J73+J63+J43</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" x14ac:dyDescent="0.2">
       <c r="E143" s="92"/>
       <c r="F143" s="35"/>
       <c r="J143" s="16"/>
     </row>
     <row r="144" spans="1:11" s="106" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A144" s="130" t="s">
+      <c r="A144" s="226" t="s">
         <v>120</v>
       </c>
-      <c r="B144" s="130"/>
-[...7 lines deleted...]
-      <c r="J144" s="130"/>
+      <c r="B144" s="226"/>
+      <c r="C144" s="226"/>
+      <c r="D144" s="226"/>
+      <c r="E144" s="226"/>
+      <c r="F144" s="226"/>
+      <c r="G144" s="226"/>
+      <c r="H144" s="226"/>
+      <c r="I144" s="226"/>
+      <c r="J144" s="226"/>
     </row>
     <row r="145" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E145" s="118"/>
       <c r="G145" s="35"/>
       <c r="H145" s="36"/>
       <c r="J145" s="16"/>
     </row>
     <row r="146" spans="1:10" s="50" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A146" s="135" t="s">
+      <c r="A146" s="170" t="s">
         <v>52</v>
       </c>
-      <c r="B146" s="136"/>
-[...7 lines deleted...]
-      <c r="J146" s="137"/>
+      <c r="B146" s="171"/>
+      <c r="C146" s="171"/>
+      <c r="D146" s="171"/>
+      <c r="E146" s="171"/>
+      <c r="F146" s="171"/>
+      <c r="G146" s="171"/>
+      <c r="H146" s="171"/>
+      <c r="I146" s="171"/>
+      <c r="J146" s="172"/>
     </row>
     <row r="147" spans="1:10" s="51" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="138" t="s">
+      <c r="A147" s="173" t="s">
         <v>111</v>
       </c>
-      <c r="B147" s="139"/>
-[...7 lines deleted...]
-      <c r="J147" s="140"/>
+      <c r="B147" s="174"/>
+      <c r="C147" s="174"/>
+      <c r="D147" s="174"/>
+      <c r="E147" s="174"/>
+      <c r="F147" s="174"/>
+      <c r="G147" s="174"/>
+      <c r="H147" s="174"/>
+      <c r="I147" s="174"/>
+      <c r="J147" s="175"/>
     </row>
     <row r="148" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="125" t="s">
+      <c r="A148" s="167" t="s">
         <v>48</v>
       </c>
-      <c r="B148" s="126"/>
-[...7 lines deleted...]
-      <c r="J148" s="127"/>
+      <c r="B148" s="168"/>
+      <c r="C148" s="168"/>
+      <c r="D148" s="168"/>
+      <c r="E148" s="168"/>
+      <c r="F148" s="168"/>
+      <c r="G148" s="168"/>
+      <c r="H148" s="168"/>
+      <c r="I148" s="168"/>
+      <c r="J148" s="169"/>
     </row>
     <row r="149" spans="1:10" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="131"/>
-[...1 lines deleted...]
-      <c r="C149" s="132"/>
+      <c r="A149" s="176"/>
+      <c r="B149" s="177"/>
+      <c r="C149" s="177"/>
       <c r="D149" s="116"/>
       <c r="E149" s="116"/>
-      <c r="F149" s="133"/>
-[...3 lines deleted...]
-      <c r="J149" s="134"/>
+      <c r="F149" s="181"/>
+      <c r="G149" s="181"/>
+      <c r="H149" s="181"/>
+      <c r="I149" s="181"/>
+      <c r="J149" s="182"/>
     </row>
     <row r="150" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A150" s="141" t="s">
+      <c r="A150" s="178" t="s">
         <v>53</v>
       </c>
-      <c r="B150" s="142"/>
-      <c r="C150" s="142"/>
+      <c r="B150" s="179"/>
+      <c r="C150" s="179"/>
       <c r="D150" s="52" t="s">
         <v>54</v>
       </c>
       <c r="E150" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="F150" s="142" t="s">
+      <c r="F150" s="179" t="s">
         <v>56</v>
       </c>
-      <c r="G150" s="142"/>
-[...2 lines deleted...]
-      <c r="J150" s="143"/>
+      <c r="G150" s="179"/>
+      <c r="H150" s="179"/>
+      <c r="I150" s="179"/>
+      <c r="J150" s="180"/>
     </row>
     <row r="151" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A151" s="53"/>
       <c r="B151" s="20"/>
       <c r="C151" s="20"/>
       <c r="D151" s="54"/>
       <c r="E151" s="54"/>
       <c r="F151" s="20"/>
       <c r="G151" s="20"/>
       <c r="H151" s="20"/>
       <c r="I151" s="20"/>
       <c r="J151" s="55"/>
     </row>
     <row r="152" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="125" t="s">
+      <c r="A152" s="167" t="s">
         <v>47</v>
       </c>
-      <c r="B152" s="126"/>
-[...7 lines deleted...]
-      <c r="J152" s="127"/>
+      <c r="B152" s="168"/>
+      <c r="C152" s="168"/>
+      <c r="D152" s="168"/>
+      <c r="E152" s="168"/>
+      <c r="F152" s="168"/>
+      <c r="G152" s="168"/>
+      <c r="H152" s="168"/>
+      <c r="I152" s="168"/>
+      <c r="J152" s="169"/>
     </row>
     <row r="153" spans="1:10" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="131"/>
-[...1 lines deleted...]
-      <c r="C153" s="132"/>
+      <c r="A153" s="176"/>
+      <c r="B153" s="177"/>
+      <c r="C153" s="177"/>
       <c r="D153" s="116"/>
       <c r="E153" s="116"/>
-      <c r="F153" s="133"/>
-[...3 lines deleted...]
-      <c r="J153" s="134"/>
+      <c r="F153" s="181"/>
+      <c r="G153" s="181"/>
+      <c r="H153" s="181"/>
+      <c r="I153" s="181"/>
+      <c r="J153" s="182"/>
     </row>
     <row r="154" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="147" t="s">
+      <c r="A154" s="191" t="s">
         <v>53</v>
       </c>
-      <c r="B154" s="148"/>
-      <c r="C154" s="148"/>
+      <c r="B154" s="192"/>
+      <c r="C154" s="192"/>
       <c r="D154" s="56" t="s">
         <v>54</v>
       </c>
       <c r="E154" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="F154" s="148" t="s">
+      <c r="F154" s="192" t="s">
         <v>56</v>
       </c>
-      <c r="G154" s="148"/>
-[...2 lines deleted...]
-      <c r="J154" s="149"/>
+      <c r="G154" s="192"/>
+      <c r="H154" s="192"/>
+      <c r="I154" s="192"/>
+      <c r="J154" s="193"/>
     </row>
     <row r="155" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J155" s="16"/>
     </row>
     <row r="156" spans="1:10" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B156" s="47"/>
       <c r="C156" s="48"/>
       <c r="D156" s="15"/>
       <c r="E156" s="118"/>
       <c r="F156" s="35"/>
       <c r="G156" s="121"/>
       <c r="H156" s="121"/>
       <c r="I156" s="121"/>
       <c r="J156" s="16"/>
     </row>
     <row r="157" spans="1:10" s="120" customFormat="1" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B157" s="47"/>
       <c r="C157" s="48"/>
       <c r="D157" s="15"/>
       <c r="E157" s="118"/>
       <c r="F157" s="35"/>
       <c r="G157" s="121"/>
       <c r="H157" s="121"/>
       <c r="I157" s="121"/>
       <c r="J157" s="16"/>
     </row>
     <row r="158" spans="1:10" s="50" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A158" s="135" t="s">
+      <c r="A158" s="170" t="s">
         <v>57</v>
       </c>
-      <c r="B158" s="136"/>
-[...7 lines deleted...]
-      <c r="J158" s="137"/>
+      <c r="B158" s="171"/>
+      <c r="C158" s="171"/>
+      <c r="D158" s="171"/>
+      <c r="E158" s="171"/>
+      <c r="F158" s="171"/>
+      <c r="G158" s="171"/>
+      <c r="H158" s="171"/>
+      <c r="I158" s="171"/>
+      <c r="J158" s="172"/>
     </row>
     <row r="159" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="138" t="s">
+      <c r="A159" s="173" t="s">
         <v>110</v>
       </c>
-      <c r="B159" s="139"/>
-[...7 lines deleted...]
-      <c r="J159" s="140"/>
+      <c r="B159" s="174"/>
+      <c r="C159" s="174"/>
+      <c r="D159" s="174"/>
+      <c r="E159" s="174"/>
+      <c r="F159" s="174"/>
+      <c r="G159" s="174"/>
+      <c r="H159" s="174"/>
+      <c r="I159" s="174"/>
+      <c r="J159" s="175"/>
     </row>
     <row r="160" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="125" t="s">
+      <c r="A160" s="167" t="s">
         <v>48</v>
       </c>
-      <c r="B160" s="126"/>
-[...7 lines deleted...]
-      <c r="J160" s="127"/>
+      <c r="B160" s="168"/>
+      <c r="C160" s="168"/>
+      <c r="D160" s="168"/>
+      <c r="E160" s="168"/>
+      <c r="F160" s="168"/>
+      <c r="G160" s="168"/>
+      <c r="H160" s="168"/>
+      <c r="I160" s="168"/>
+      <c r="J160" s="169"/>
     </row>
     <row r="161" spans="1:10" s="63" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A161" s="131"/>
-[...1 lines deleted...]
-      <c r="C161" s="132"/>
+      <c r="A161" s="176"/>
+      <c r="B161" s="177"/>
+      <c r="C161" s="177"/>
       <c r="D161" s="3"/>
       <c r="E161" s="4"/>
-      <c r="F161" s="133"/>
-[...3 lines deleted...]
-      <c r="J161" s="134"/>
+      <c r="F161" s="181"/>
+      <c r="G161" s="181"/>
+      <c r="H161" s="181"/>
+      <c r="I161" s="181"/>
+      <c r="J161" s="182"/>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A162" s="141" t="s">
+      <c r="A162" s="178" t="s">
         <v>60</v>
       </c>
-      <c r="B162" s="142"/>
-      <c r="C162" s="142"/>
+      <c r="B162" s="179"/>
+      <c r="C162" s="179"/>
       <c r="D162" s="52" t="s">
         <v>54</v>
       </c>
       <c r="E162" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="F162" s="142" t="s">
+      <c r="F162" s="179" t="s">
         <v>56</v>
       </c>
-      <c r="G162" s="142"/>
-[...2 lines deleted...]
-      <c r="J162" s="143"/>
+      <c r="G162" s="179"/>
+      <c r="H162" s="179"/>
+      <c r="I162" s="179"/>
+      <c r="J162" s="180"/>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A163" s="53"/>
       <c r="B163" s="20"/>
       <c r="C163" s="20"/>
       <c r="D163" s="54"/>
       <c r="E163" s="54"/>
       <c r="F163" s="20"/>
       <c r="G163" s="20"/>
       <c r="H163" s="20"/>
       <c r="I163" s="20"/>
       <c r="J163" s="55"/>
     </row>
     <row r="164" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="125" t="s">
+      <c r="A164" s="167" t="s">
         <v>47</v>
       </c>
-      <c r="B164" s="126"/>
-[...7 lines deleted...]
-      <c r="J164" s="127"/>
+      <c r="B164" s="168"/>
+      <c r="C164" s="168"/>
+      <c r="D164" s="168"/>
+      <c r="E164" s="168"/>
+      <c r="F164" s="168"/>
+      <c r="G164" s="168"/>
+      <c r="H164" s="168"/>
+      <c r="I164" s="168"/>
+      <c r="J164" s="169"/>
     </row>
     <row r="165" spans="1:10" s="63" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="131"/>
-[...1 lines deleted...]
-      <c r="C165" s="132"/>
+      <c r="A165" s="176"/>
+      <c r="B165" s="177"/>
+      <c r="C165" s="177"/>
       <c r="D165" s="3"/>
       <c r="E165" s="4"/>
-      <c r="F165" s="133"/>
-[...3 lines deleted...]
-      <c r="J165" s="134"/>
+      <c r="F165" s="181"/>
+      <c r="G165" s="181"/>
+      <c r="H165" s="181"/>
+      <c r="I165" s="181"/>
+      <c r="J165" s="182"/>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A166" s="141" t="s">
+      <c r="A166" s="178" t="s">
         <v>60</v>
       </c>
-      <c r="B166" s="142"/>
-      <c r="C166" s="142"/>
+      <c r="B166" s="179"/>
+      <c r="C166" s="179"/>
       <c r="D166" s="52" t="s">
         <v>54</v>
       </c>
       <c r="E166" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="F166" s="142" t="s">
+      <c r="F166" s="179" t="s">
         <v>56</v>
       </c>
-      <c r="G166" s="142"/>
-[...2 lines deleted...]
-      <c r="J166" s="143"/>
+      <c r="G166" s="179"/>
+      <c r="H166" s="179"/>
+      <c r="I166" s="179"/>
+      <c r="J166" s="180"/>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A167" s="53"/>
       <c r="B167" s="20"/>
       <c r="C167" s="20"/>
       <c r="D167" s="54"/>
       <c r="E167" s="54"/>
       <c r="F167" s="20"/>
       <c r="G167" s="20"/>
       <c r="H167" s="20"/>
       <c r="I167" s="20"/>
       <c r="J167" s="55"/>
     </row>
     <row r="168" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="125" t="s">
+      <c r="A168" s="167" t="s">
         <v>33</v>
       </c>
-      <c r="B168" s="126"/>
-[...7 lines deleted...]
-      <c r="J168" s="127"/>
+      <c r="B168" s="168"/>
+      <c r="C168" s="168"/>
+      <c r="D168" s="168"/>
+      <c r="E168" s="168"/>
+      <c r="F168" s="168"/>
+      <c r="G168" s="168"/>
+      <c r="H168" s="168"/>
+      <c r="I168" s="168"/>
+      <c r="J168" s="169"/>
     </row>
     <row r="169" spans="1:10" s="63" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="131"/>
-[...1 lines deleted...]
-      <c r="C169" s="132"/>
+      <c r="A169" s="176"/>
+      <c r="B169" s="177"/>
+      <c r="C169" s="177"/>
       <c r="D169" s="3"/>
       <c r="E169" s="4"/>
-      <c r="F169" s="133"/>
-[...3 lines deleted...]
-      <c r="J169" s="134"/>
+      <c r="F169" s="181"/>
+      <c r="G169" s="181"/>
+      <c r="H169" s="181"/>
+      <c r="I169" s="181"/>
+      <c r="J169" s="182"/>
     </row>
     <row r="170" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="147" t="s">
+      <c r="A170" s="191" t="s">
         <v>60</v>
       </c>
-      <c r="B170" s="148"/>
-      <c r="C170" s="148"/>
+      <c r="B170" s="192"/>
+      <c r="C170" s="192"/>
       <c r="D170" s="56" t="s">
         <v>54</v>
       </c>
       <c r="E170" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="F170" s="148" t="s">
+      <c r="F170" s="192" t="s">
         <v>56</v>
       </c>
-      <c r="G170" s="148"/>
-[...2 lines deleted...]
-      <c r="J170" s="149"/>
+      <c r="G170" s="192"/>
+      <c r="H170" s="192"/>
+      <c r="I170" s="192"/>
+      <c r="J170" s="193"/>
     </row>
     <row r="171" spans="1:10" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B171" s="47"/>
       <c r="C171" s="48"/>
       <c r="D171" s="15"/>
       <c r="E171" s="118"/>
       <c r="F171" s="35"/>
       <c r="G171" s="35"/>
       <c r="H171" s="36"/>
       <c r="I171" s="121"/>
       <c r="J171" s="16"/>
     </row>
     <row r="172" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E172" s="118"/>
       <c r="F172" s="35"/>
       <c r="G172" s="35"/>
       <c r="H172" s="36"/>
       <c r="I172" s="57"/>
       <c r="J172" s="16"/>
     </row>
     <row r="173" spans="1:10" s="50" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A173" s="135" t="s">
+      <c r="A173" s="170" t="s">
         <v>58</v>
       </c>
-      <c r="B173" s="136"/>
-[...7 lines deleted...]
-      <c r="J173" s="137"/>
+      <c r="B173" s="171"/>
+      <c r="C173" s="171"/>
+      <c r="D173" s="171"/>
+      <c r="E173" s="171"/>
+      <c r="F173" s="171"/>
+      <c r="G173" s="171"/>
+      <c r="H173" s="171"/>
+      <c r="I173" s="171"/>
+      <c r="J173" s="172"/>
     </row>
     <row r="174" spans="1:10" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="138" t="s">
+      <c r="A174" s="173" t="s">
         <v>110</v>
       </c>
-      <c r="B174" s="139"/>
-[...7 lines deleted...]
-      <c r="J174" s="140"/>
+      <c r="B174" s="174"/>
+      <c r="C174" s="174"/>
+      <c r="D174" s="174"/>
+      <c r="E174" s="174"/>
+      <c r="F174" s="174"/>
+      <c r="G174" s="174"/>
+      <c r="H174" s="174"/>
+      <c r="I174" s="174"/>
+      <c r="J174" s="175"/>
     </row>
     <row r="175" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="125" t="s">
+      <c r="A175" s="167" t="s">
         <v>48</v>
       </c>
-      <c r="B175" s="126"/>
-[...7 lines deleted...]
-      <c r="J175" s="127"/>
+      <c r="B175" s="168"/>
+      <c r="C175" s="168"/>
+      <c r="D175" s="168"/>
+      <c r="E175" s="168"/>
+      <c r="F175" s="168"/>
+      <c r="G175" s="168"/>
+      <c r="H175" s="168"/>
+      <c r="I175" s="168"/>
+      <c r="J175" s="169"/>
     </row>
     <row r="176" spans="1:10" s="63" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="131"/>
-[...1 lines deleted...]
-      <c r="C176" s="132"/>
+      <c r="A176" s="176"/>
+      <c r="B176" s="177"/>
+      <c r="C176" s="177"/>
       <c r="D176" s="3"/>
       <c r="E176" s="4"/>
-      <c r="F176" s="133"/>
-[...3 lines deleted...]
-      <c r="J176" s="134"/>
+      <c r="F176" s="181"/>
+      <c r="G176" s="181"/>
+      <c r="H176" s="181"/>
+      <c r="I176" s="181"/>
+      <c r="J176" s="182"/>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A177" s="141" t="s">
+      <c r="A177" s="178" t="s">
         <v>60</v>
       </c>
-      <c r="B177" s="142"/>
-      <c r="C177" s="142"/>
+      <c r="B177" s="179"/>
+      <c r="C177" s="179"/>
       <c r="D177" s="52" t="s">
         <v>54</v>
       </c>
       <c r="E177" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="F177" s="142" t="s">
+      <c r="F177" s="179" t="s">
         <v>56</v>
       </c>
-      <c r="G177" s="142"/>
-[...2 lines deleted...]
-      <c r="J177" s="143"/>
+      <c r="G177" s="179"/>
+      <c r="H177" s="179"/>
+      <c r="I177" s="179"/>
+      <c r="J177" s="180"/>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="53"/>
       <c r="B178" s="20"/>
       <c r="C178" s="20"/>
       <c r="D178" s="54"/>
       <c r="E178" s="54"/>
       <c r="F178" s="20"/>
       <c r="G178" s="20"/>
       <c r="H178" s="20"/>
       <c r="I178" s="20"/>
       <c r="J178" s="55"/>
     </row>
     <row r="179" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="125" t="s">
+      <c r="A179" s="167" t="s">
         <v>47</v>
       </c>
-      <c r="B179" s="126"/>
-[...7 lines deleted...]
-      <c r="J179" s="127"/>
+      <c r="B179" s="168"/>
+      <c r="C179" s="168"/>
+      <c r="D179" s="168"/>
+      <c r="E179" s="168"/>
+      <c r="F179" s="168"/>
+      <c r="G179" s="168"/>
+      <c r="H179" s="168"/>
+      <c r="I179" s="168"/>
+      <c r="J179" s="169"/>
     </row>
     <row r="180" spans="1:10" s="63" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="131"/>
-[...1 lines deleted...]
-      <c r="C180" s="132"/>
+      <c r="A180" s="176"/>
+      <c r="B180" s="177"/>
+      <c r="C180" s="177"/>
       <c r="D180" s="3"/>
       <c r="E180" s="4"/>
-      <c r="F180" s="133"/>
-[...3 lines deleted...]
-      <c r="J180" s="134"/>
+      <c r="F180" s="181"/>
+      <c r="G180" s="181"/>
+      <c r="H180" s="181"/>
+      <c r="I180" s="181"/>
+      <c r="J180" s="182"/>
     </row>
     <row r="181" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A181" s="141" t="s">
+      <c r="A181" s="178" t="s">
         <v>60</v>
       </c>
-      <c r="B181" s="142"/>
-      <c r="C181" s="142"/>
+      <c r="B181" s="179"/>
+      <c r="C181" s="179"/>
       <c r="D181" s="52" t="s">
         <v>54</v>
       </c>
       <c r="E181" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="F181" s="142" t="s">
+      <c r="F181" s="179" t="s">
         <v>56</v>
       </c>
-      <c r="G181" s="142"/>
-[...2 lines deleted...]
-      <c r="J181" s="143"/>
+      <c r="G181" s="179"/>
+      <c r="H181" s="179"/>
+      <c r="I181" s="179"/>
+      <c r="J181" s="180"/>
     </row>
     <row r="182" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A182" s="53"/>
       <c r="B182" s="20"/>
       <c r="C182" s="20"/>
       <c r="D182" s="54"/>
       <c r="E182" s="54"/>
       <c r="F182" s="20"/>
       <c r="G182" s="20"/>
       <c r="H182" s="20"/>
       <c r="I182" s="20"/>
       <c r="J182" s="55"/>
     </row>
     <row r="183" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A183" s="125" t="s">
+      <c r="A183" s="167" t="s">
         <v>33</v>
       </c>
-      <c r="B183" s="126"/>
-[...7 lines deleted...]
-      <c r="J183" s="127"/>
+      <c r="B183" s="168"/>
+      <c r="C183" s="168"/>
+      <c r="D183" s="168"/>
+      <c r="E183" s="168"/>
+      <c r="F183" s="168"/>
+      <c r="G183" s="168"/>
+      <c r="H183" s="168"/>
+      <c r="I183" s="168"/>
+      <c r="J183" s="169"/>
     </row>
     <row r="184" spans="1:10" s="63" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A184" s="131"/>
-[...1 lines deleted...]
-      <c r="C184" s="132"/>
+      <c r="A184" s="176"/>
+      <c r="B184" s="177"/>
+      <c r="C184" s="177"/>
       <c r="D184" s="3"/>
       <c r="E184" s="4"/>
-      <c r="F184" s="133"/>
-[...3 lines deleted...]
-      <c r="J184" s="134"/>
+      <c r="F184" s="181"/>
+      <c r="G184" s="181"/>
+      <c r="H184" s="181"/>
+      <c r="I184" s="181"/>
+      <c r="J184" s="182"/>
     </row>
     <row r="185" spans="1:10" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="147" t="s">
+      <c r="A185" s="191" t="s">
         <v>60</v>
       </c>
-      <c r="B185" s="148"/>
-      <c r="C185" s="148"/>
+      <c r="B185" s="192"/>
+      <c r="C185" s="192"/>
       <c r="D185" s="56" t="s">
         <v>54</v>
       </c>
       <c r="E185" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="F185" s="148" t="s">
+      <c r="F185" s="192" t="s">
         <v>56</v>
       </c>
-      <c r="G185" s="148"/>
-[...2 lines deleted...]
-      <c r="J185" s="149"/>
+      <c r="G185" s="192"/>
+      <c r="H185" s="192"/>
+      <c r="I185" s="192"/>
+      <c r="J185" s="193"/>
     </row>
     <row r="186" spans="1:10" s="120" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B186" s="47"/>
       <c r="C186" s="48"/>
       <c r="D186" s="15"/>
       <c r="E186" s="118"/>
       <c r="F186" s="35"/>
       <c r="G186" s="35"/>
       <c r="H186" s="36"/>
       <c r="I186" s="121"/>
       <c r="J186" s="16"/>
     </row>
     <row r="187" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E187" s="118"/>
       <c r="F187" s="35"/>
       <c r="G187" s="35"/>
       <c r="H187" s="36"/>
     </row>
     <row r="188" spans="1:10" x14ac:dyDescent="0.2">
       <c r="E188" s="118"/>
       <c r="F188" s="35"/>
       <c r="G188" s="35"/>
       <c r="H188" s="36"/>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.2">
@@ -35009,158 +35009,157 @@
     <row r="196" spans="6:8" x14ac:dyDescent="0.2">
       <c r="F196" s="35"/>
       <c r="G196" s="35"/>
       <c r="H196" s="36"/>
     </row>
     <row r="197" spans="6:8" x14ac:dyDescent="0.2">
       <c r="F197" s="35"/>
       <c r="G197" s="35"/>
       <c r="H197" s="36"/>
     </row>
     <row r="198" spans="6:8" x14ac:dyDescent="0.2">
       <c r="F198" s="35"/>
       <c r="G198" s="35"/>
       <c r="H198" s="36"/>
     </row>
     <row r="199" spans="6:8" x14ac:dyDescent="0.2">
       <c r="F199" s="35"/>
       <c r="G199" s="35"/>
       <c r="H199" s="36"/>
     </row>
     <row r="200" spans="6:8" x14ac:dyDescent="0.2">
       <c r="G200" s="35"/>
       <c r="H200" s="36"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="grj6tHqaj67dUqn42n/v62UpIqglhEJtfhZaggndbLnDF4rHOoR5ZI3mDKB2Ox8nbrgMqo4bHgs5Nh4nYzlYNw==" saltValue="Ebrnle/hM/9hXaygayAujw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="106">
-    <mergeCell ref="A148:J148"/>
-[...28 lines deleted...]
-    <mergeCell ref="F184:J184"/>
+    <mergeCell ref="B28:J28"/>
+    <mergeCell ref="A168:J168"/>
+    <mergeCell ref="E43:I43"/>
+    <mergeCell ref="B26:J26"/>
+    <mergeCell ref="A144:J144"/>
+    <mergeCell ref="A164:J164"/>
+    <mergeCell ref="A165:C165"/>
+    <mergeCell ref="F165:J165"/>
+    <mergeCell ref="A158:J158"/>
+    <mergeCell ref="A159:J159"/>
+    <mergeCell ref="A160:J160"/>
+    <mergeCell ref="A161:C161"/>
+    <mergeCell ref="F161:J161"/>
+    <mergeCell ref="A162:C162"/>
+    <mergeCell ref="F162:J162"/>
+    <mergeCell ref="E142:I142"/>
+    <mergeCell ref="A34:J34"/>
+    <mergeCell ref="A154:C154"/>
+    <mergeCell ref="F154:J154"/>
+    <mergeCell ref="E63:I63"/>
+    <mergeCell ref="E73:I73"/>
+    <mergeCell ref="B27:J27"/>
+    <mergeCell ref="A45:J45"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D1:J1"/>
+    <mergeCell ref="E4:E10"/>
+    <mergeCell ref="F4:J10"/>
+    <mergeCell ref="F3:J3"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="B19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B22:J22"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:J18"/>
+    <mergeCell ref="B21:J21"/>
+    <mergeCell ref="B25:J25"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="B16:J16"/>
+    <mergeCell ref="B14:J14"/>
+    <mergeCell ref="B23:J23"/>
+    <mergeCell ref="B13:D13"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="F31:J31"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B24:J24"/>
     <mergeCell ref="A179:J179"/>
     <mergeCell ref="A177:C177"/>
     <mergeCell ref="F177:J177"/>
     <mergeCell ref="A176:C176"/>
     <mergeCell ref="F176:J176"/>
     <mergeCell ref="A169:C169"/>
     <mergeCell ref="F169:J169"/>
     <mergeCell ref="A170:C170"/>
     <mergeCell ref="F170:J170"/>
     <mergeCell ref="A173:J173"/>
     <mergeCell ref="A174:J174"/>
     <mergeCell ref="A175:J175"/>
     <mergeCell ref="A166:C166"/>
     <mergeCell ref="F166:J166"/>
     <mergeCell ref="F30:J30"/>
     <mergeCell ref="E140:I140"/>
     <mergeCell ref="A117:J117"/>
-    <mergeCell ref="B19:J19"/>
-[...50 lines deleted...]
-    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="A180:C180"/>
+    <mergeCell ref="F180:J180"/>
+    <mergeCell ref="A185:C185"/>
+    <mergeCell ref="F185:J185"/>
+    <mergeCell ref="A181:C181"/>
+    <mergeCell ref="F181:J181"/>
+    <mergeCell ref="A183:J183"/>
+    <mergeCell ref="A184:C184"/>
+    <mergeCell ref="F184:J184"/>
+    <mergeCell ref="A65:J65"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="E132:I132"/>
+    <mergeCell ref="E100:I100"/>
+    <mergeCell ref="E115:I115"/>
+    <mergeCell ref="E83:I83"/>
+    <mergeCell ref="A85:J85"/>
+    <mergeCell ref="A75:J75"/>
+    <mergeCell ref="A102:J102"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="A148:J148"/>
+    <mergeCell ref="A146:J146"/>
+    <mergeCell ref="A147:J147"/>
+    <mergeCell ref="A149:C149"/>
+    <mergeCell ref="A150:C150"/>
+    <mergeCell ref="F150:J150"/>
+    <mergeCell ref="F149:J149"/>
+    <mergeCell ref="A152:J152"/>
+    <mergeCell ref="A153:C153"/>
+    <mergeCell ref="F153:J153"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B26" r:id="rId1" display="http://www.mnhousing.gov/wcs/Satellite?c=Page&amp;cid=1358905261142&amp;pagename=External%2FPage%2FEXTStandardLayout" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B26:J26" r:id="rId2" display="All documents referenced herein are available at the Minnesota Housing Building Standards webpage." xr:uid="{212DDBF8-C24E-4BDF-9142-6AAC47AB486C}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="67" fitToHeight="0" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"-,Italic"&amp;7Key to Column Headers:
 &amp;"-,Regular"C# = Criteria Number, M/O = Mandatory Criterial or Optional Criteria Points,
 N/A = Not Applicable, WR = Waiver Request, OP = Selected Optional Points&amp;R&amp;"-,Italic"&amp;7DRAFT &amp;F    Page  &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="8" manualBreakCount="8">
     <brk id="44" max="16383" man="1"/>
     <brk id="64" max="16383" man="1"/>
     <brk id="74" max="16383" man="1"/>
     <brk id="84" max="16383" man="1"/>
     <brk id="101" max="16383" man="1"/>
     <brk id="116" max="16383" man="1"/>
     <brk id="133" max="16383" man="1"/>
     <brk id="143" max="16383" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="A14:A15" numberStoredAsText="1"/>
   </ignoredErrors>